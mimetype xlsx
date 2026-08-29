--- v0 (2025-12-25)
+++ v1 (2026-08-29)
@@ -1,60 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28619"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://smartintex-my.sharepoint.com/personal/division_gestion_smartin_tecnm_mx/Documents/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://smartintex-my.sharepoint.com/personal/silviarg_smartin_tecnm_mx/Documents/IGE Docs/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{ECDE66FC-9498-4E7F-8C53-82DFBEB16022}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="20" documentId="8_{ECDE66FC-9498-4E7F-8C53-82DFBEB16022}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{6C4F9DBA-6E1B-48A8-9448-ABDD1865B40B}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{F222800A-97CE-42B3-871F-E81DB9F4B54B}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11160" xr2:uid="{F222800A-97CE-42B3-871F-E81DB9F4B54B}"/>
   </bookViews>
   <sheets>
     <sheet name="IGEM (4)" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'IGEM (4)'!$A$1:$AT$62</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
@@ -119,206 +119,191 @@
   </si>
   <si>
     <t>Algebra Lineal
 ACF-0903</t>
   </si>
   <si>
     <t xml:space="preserve">Cálculo Diferencial
 ACF-0901 </t>
   </si>
   <si>
     <t>Cálculo Integral
 ACF-0902</t>
   </si>
   <si>
     <t>Economía Empresarial
 AEF-1071</t>
   </si>
   <si>
     <t>Entorno Macroeconómico
 GEF-0906</t>
   </si>
   <si>
     <t>Gestión del Comercio Internacional                                           DNF-2403</t>
   </si>
   <si>
-    <t>Mercadotecnia Digital                          DNM-2401</t>
-[...1 lines deleted...]
-  <si>
     <t>Residencias 
 Profesionales</t>
   </si>
   <si>
     <t>Fundamentos
 de Gestión Empresarial 
 AEF-1074</t>
   </si>
   <si>
     <t>Fundamentos
 de Química
 GEF-0910</t>
   </si>
   <si>
     <t>Contabilidad 
 Orientada a los
 Negocios
 GED-0903</t>
   </si>
   <si>
     <t>Costos
  Empresariales
 GED-0904</t>
   </si>
   <si>
     <t>Instrumentos de
 Presupuestación 
 Empresarial
 GED-0917</t>
   </si>
   <si>
     <t>Ingeniería 
 Económica
 GEF-0916</t>
   </si>
   <si>
     <t>Plan de Negocios
 GED-0920</t>
   </si>
   <si>
-    <t>Calidad y Mejora Continua                                  DNH-2406</t>
-[...1 lines deleted...]
-  <si>
     <t>Fundamentos  de  Investigación
 ACC-0906</t>
   </si>
   <si>
     <t>Legislación
  Laboral
 GEE-0918</t>
   </si>
   <si>
     <t>Marco Legal
 de las Organizaciones
 AEC-1078</t>
   </si>
   <si>
     <t>Diseño 
 Organizacional
 AED-1015</t>
   </si>
   <si>
     <t>Gestión del 
 Capital Humano 
 AEG-1075</t>
   </si>
   <si>
     <t>Finanzas en las 
 Organizaciones
 AEF-1073</t>
   </si>
   <si>
     <t>Gestión Estratégica
 AED-1035</t>
-  </si>
-[...1 lines deleted...]
-    <t>Modelo de Negocios y Propiedad Intelectual     DND-2402</t>
   </si>
   <si>
     <t xml:space="preserve">Desarrollo 
 Humano
 GEC-0905 </t>
   </si>
   <si>
     <t>Dinámica Social 
 AEC-1014</t>
   </si>
   <si>
     <t>Habilidades 
 Directivas I
 GEC-0913</t>
   </si>
   <si>
     <t>Habilidades
  Directivas II
 GEC-0914</t>
   </si>
   <si>
     <t>Investigación de 
 Operaciones
 AEF-1076</t>
   </si>
   <si>
     <t>Mercadotecnia Electrónica
 AEB-1045</t>
   </si>
   <si>
     <t>Calidad Aplicada
 a la Gestión 
 Empresarial
 AED-1069</t>
   </si>
   <si>
-    <t>Gestión de Inventarios y Abastecimiento                                     DNF-2405</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">El Emprendedor
 y la 
 Innovación
 AED-1072 </t>
   </si>
   <si>
     <t>Taller de Ética
 ACA-0907</t>
   </si>
   <si>
     <t>Desarrollo Sustentable
 ACD-0908</t>
   </si>
   <si>
     <t xml:space="preserve">Ingeniería de 
 Procesos
 GEF-0915 </t>
   </si>
   <si>
     <t>Gestión de la
  Producción I
 GEC-0911</t>
   </si>
   <si>
     <t>Gestión de la
  Producción II
 GEC-0912</t>
   </si>
   <si>
     <t>Cadena de
 Suministros
 GEF-0902</t>
   </si>
   <si>
-    <t>Software Empresarial DND-2404</t>
-[...1 lines deleted...]
-  <si>
     <t>Software de Aplicación Ejecutivo
 AEB-1082</t>
   </si>
   <si>
     <t>Mercadotecnia
 GEF-0919</t>
   </si>
   <si>
     <t xml:space="preserve">Probabilidad y 
 Estadística
 Descriptiva 
 GED-0921 </t>
   </si>
   <si>
     <t>Estadística
  Inferencial I
 GEG-0907</t>
   </si>
   <si>
     <t>Estadística
  Inferencial II
 GEG-0908</t>
   </si>
   <si>
     <t>Sistemas de
@@ -452,57 +437,72 @@
     <t>4°</t>
   </si>
   <si>
     <t>5°</t>
   </si>
   <si>
     <t>6°</t>
   </si>
   <si>
     <t>7°</t>
   </si>
   <si>
     <t>8°</t>
   </si>
   <si>
     <t>9°</t>
   </si>
   <si>
     <t>Créditos:</t>
   </si>
   <si>
     <t>comprobación</t>
   </si>
   <si>
     <t>Ver Programas:</t>
+  </si>
+  <si>
+    <t>Mercadotecnia Digital                          DND-2401</t>
+  </si>
+  <si>
+    <t>Calidad y Mejora Continua                                  DNM-2406</t>
+  </si>
+  <si>
+    <t>Modelo de Negocios y Propiedad Intelectual     DNF-2402</t>
+  </si>
+  <si>
+    <t>Gestión de Inventarios y Abastecimiento                                     DND-2405</t>
+  </si>
+  <si>
+    <t>Software Empresarial DNH-2404</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="12">
+  <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Montserrat"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Montserrat"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Montserrat"/>
     </font>
     <font>
       <sz val="7.5"/>
@@ -814,273 +814,273 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="9" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="10" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="13" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="11" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="12" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="12" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="11" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="11" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="11" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="11" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="11" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="11" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left"/>
-[...211 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hipervínculo" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1504,625 +1504,626 @@
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{99555EC1-D81C-4F59-8104-6BC674073FFD}">
   <sheetPr>
     <tabColor rgb="FF7030A0"/>
+    <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BB62"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="90" zoomScalePageLayoutView="130" workbookViewId="0">
-      <selection activeCell="W18" sqref="W18:Z20"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" topLeftCell="C20" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" zoomScalePageLayoutView="130" workbookViewId="0">
+      <selection activeCell="AL10" sqref="AL10:AO11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="5" defaultRowHeight="18"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="5" defaultRowHeight="18" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="2" width="5" style="1"/>
     <col min="3" max="40" width="4" style="1" customWidth="1"/>
     <col min="41" max="41" width="4" style="2" customWidth="1"/>
     <col min="42" max="46" width="4" style="1" customWidth="1"/>
     <col min="47" max="47" width="2" style="1" customWidth="1"/>
     <col min="48" max="50" width="5" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:54">
-[...32 lines deleted...]
-      <c r="C2" s="97" t="s">
+    <row r="1" spans="2:54" x14ac:dyDescent="0.35">
+      <c r="J1" s="30"/>
+      <c r="K1" s="30"/>
+      <c r="L1" s="30"/>
+      <c r="M1" s="30"/>
+      <c r="N1" s="30"/>
+      <c r="O1" s="30"/>
+      <c r="P1" s="30"/>
+      <c r="Q1" s="30"/>
+      <c r="R1" s="30"/>
+      <c r="S1" s="30"/>
+      <c r="T1" s="30"/>
+      <c r="U1" s="30"/>
+      <c r="V1" s="30"/>
+      <c r="W1" s="30"/>
+      <c r="X1" s="30"/>
+      <c r="Y1" s="30"/>
+      <c r="Z1" s="30"/>
+      <c r="AA1" s="30"/>
+      <c r="AB1" s="30"/>
+      <c r="AC1" s="30"/>
+      <c r="AD1" s="30"/>
+      <c r="AE1" s="30"/>
+      <c r="AF1" s="30"/>
+      <c r="AG1" s="30"/>
+      <c r="AH1" s="30"/>
+      <c r="AI1" s="30"/>
+      <c r="AJ1" s="30"/>
+      <c r="AK1" s="30"/>
+      <c r="AL1" s="30"/>
+      <c r="AM1" s="30"/>
+    </row>
+    <row r="2" spans="2:54" x14ac:dyDescent="0.35">
+      <c r="C2" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="D2" s="97"/>
-[...41 lines deleted...]
-      <c r="AT2" s="97"/>
+      <c r="D2" s="31"/>
+      <c r="E2" s="31"/>
+      <c r="F2" s="31"/>
+      <c r="G2" s="31"/>
+      <c r="H2" s="31"/>
+      <c r="I2" s="31"/>
+      <c r="J2" s="31"/>
+      <c r="K2" s="31"/>
+      <c r="L2" s="31"/>
+      <c r="M2" s="31"/>
+      <c r="N2" s="31"/>
+      <c r="O2" s="31"/>
+      <c r="P2" s="31"/>
+      <c r="Q2" s="31"/>
+      <c r="R2" s="31"/>
+      <c r="S2" s="31"/>
+      <c r="T2" s="31"/>
+      <c r="U2" s="31"/>
+      <c r="V2" s="31"/>
+      <c r="W2" s="31"/>
+      <c r="X2" s="31"/>
+      <c r="Y2" s="31"/>
+      <c r="Z2" s="31"/>
+      <c r="AA2" s="31"/>
+      <c r="AB2" s="31"/>
+      <c r="AC2" s="31"/>
+      <c r="AD2" s="31"/>
+      <c r="AE2" s="31"/>
+      <c r="AF2" s="31"/>
+      <c r="AG2" s="31"/>
+      <c r="AH2" s="31"/>
+      <c r="AI2" s="31"/>
+      <c r="AJ2" s="31"/>
+      <c r="AK2" s="31"/>
+      <c r="AL2" s="31"/>
+      <c r="AM2" s="31"/>
+      <c r="AN2" s="31"/>
+      <c r="AO2" s="31"/>
+      <c r="AP2" s="31"/>
+      <c r="AQ2" s="31"/>
+      <c r="AR2" s="31"/>
+      <c r="AS2" s="31"/>
+      <c r="AT2" s="31"/>
       <c r="AU2" s="3"/>
       <c r="AV2" s="4"/>
       <c r="AW2" s="4"/>
     </row>
-    <row r="3" spans="2:54" ht="12.75" customHeight="1">
-[...43 lines deleted...]
-      <c r="AT3" s="97"/>
+    <row r="3" spans="2:54" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C3" s="31"/>
+      <c r="D3" s="31"/>
+      <c r="E3" s="31"/>
+      <c r="F3" s="31"/>
+      <c r="G3" s="31"/>
+      <c r="H3" s="31"/>
+      <c r="I3" s="31"/>
+      <c r="J3" s="31"/>
+      <c r="K3" s="31"/>
+      <c r="L3" s="31"/>
+      <c r="M3" s="31"/>
+      <c r="N3" s="31"/>
+      <c r="O3" s="31"/>
+      <c r="P3" s="31"/>
+      <c r="Q3" s="31"/>
+      <c r="R3" s="31"/>
+      <c r="S3" s="31"/>
+      <c r="T3" s="31"/>
+      <c r="U3" s="31"/>
+      <c r="V3" s="31"/>
+      <c r="W3" s="31"/>
+      <c r="X3" s="31"/>
+      <c r="Y3" s="31"/>
+      <c r="Z3" s="31"/>
+      <c r="AA3" s="31"/>
+      <c r="AB3" s="31"/>
+      <c r="AC3" s="31"/>
+      <c r="AD3" s="31"/>
+      <c r="AE3" s="31"/>
+      <c r="AF3" s="31"/>
+      <c r="AG3" s="31"/>
+      <c r="AH3" s="31"/>
+      <c r="AI3" s="31"/>
+      <c r="AJ3" s="31"/>
+      <c r="AK3" s="31"/>
+      <c r="AL3" s="31"/>
+      <c r="AM3" s="31"/>
+      <c r="AN3" s="31"/>
+      <c r="AO3" s="31"/>
+      <c r="AP3" s="31"/>
+      <c r="AQ3" s="31"/>
+      <c r="AR3" s="31"/>
+      <c r="AS3" s="31"/>
+      <c r="AT3" s="31"/>
       <c r="AU3" s="3"/>
       <c r="AV3" s="4"/>
       <c r="AW3" s="4"/>
     </row>
-    <row r="4" spans="2:54" ht="15" customHeight="1">
-      <c r="C4" s="98" t="s">
+    <row r="4" spans="2:54" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C4" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="98"/>
-[...41 lines deleted...]
-      <c r="AT4" s="98"/>
+      <c r="D4" s="32"/>
+      <c r="E4" s="32"/>
+      <c r="F4" s="32"/>
+      <c r="G4" s="32"/>
+      <c r="H4" s="32"/>
+      <c r="I4" s="32"/>
+      <c r="J4" s="32"/>
+      <c r="K4" s="32"/>
+      <c r="L4" s="32"/>
+      <c r="M4" s="32"/>
+      <c r="N4" s="32"/>
+      <c r="O4" s="32"/>
+      <c r="P4" s="32"/>
+      <c r="Q4" s="32"/>
+      <c r="R4" s="32"/>
+      <c r="S4" s="32"/>
+      <c r="T4" s="32"/>
+      <c r="U4" s="32"/>
+      <c r="V4" s="32"/>
+      <c r="W4" s="32"/>
+      <c r="X4" s="32"/>
+      <c r="Y4" s="32"/>
+      <c r="Z4" s="32"/>
+      <c r="AA4" s="32"/>
+      <c r="AB4" s="32"/>
+      <c r="AC4" s="32"/>
+      <c r="AD4" s="32"/>
+      <c r="AE4" s="32"/>
+      <c r="AF4" s="32"/>
+      <c r="AG4" s="32"/>
+      <c r="AH4" s="32"/>
+      <c r="AI4" s="32"/>
+      <c r="AJ4" s="32"/>
+      <c r="AK4" s="32"/>
+      <c r="AL4" s="32"/>
+      <c r="AM4" s="32"/>
+      <c r="AN4" s="32"/>
+      <c r="AO4" s="32"/>
+      <c r="AP4" s="32"/>
+      <c r="AQ4" s="32"/>
+      <c r="AR4" s="32"/>
+      <c r="AS4" s="32"/>
+      <c r="AT4" s="32"/>
       <c r="AU4" s="5"/>
       <c r="AV4" s="4"/>
       <c r="AW4" s="4"/>
     </row>
-    <row r="5" spans="2:54">
+    <row r="5" spans="2:54" x14ac:dyDescent="0.35">
       <c r="B5"/>
-      <c r="C5" s="98"/>
-[...42 lines deleted...]
-      <c r="AT5" s="98"/>
+      <c r="C5" s="32"/>
+      <c r="D5" s="32"/>
+      <c r="E5" s="32"/>
+      <c r="F5" s="32"/>
+      <c r="G5" s="32"/>
+      <c r="H5" s="32"/>
+      <c r="I5" s="32"/>
+      <c r="J5" s="32"/>
+      <c r="K5" s="32"/>
+      <c r="L5" s="32"/>
+      <c r="M5" s="32"/>
+      <c r="N5" s="32"/>
+      <c r="O5" s="32"/>
+      <c r="P5" s="32"/>
+      <c r="Q5" s="32"/>
+      <c r="R5" s="32"/>
+      <c r="S5" s="32"/>
+      <c r="T5" s="32"/>
+      <c r="U5" s="32"/>
+      <c r="V5" s="32"/>
+      <c r="W5" s="32"/>
+      <c r="X5" s="32"/>
+      <c r="Y5" s="32"/>
+      <c r="Z5" s="32"/>
+      <c r="AA5" s="32"/>
+      <c r="AB5" s="32"/>
+      <c r="AC5" s="32"/>
+      <c r="AD5" s="32"/>
+      <c r="AE5" s="32"/>
+      <c r="AF5" s="32"/>
+      <c r="AG5" s="32"/>
+      <c r="AH5" s="32"/>
+      <c r="AI5" s="32"/>
+      <c r="AJ5" s="32"/>
+      <c r="AK5" s="32"/>
+      <c r="AL5" s="32"/>
+      <c r="AM5" s="32"/>
+      <c r="AN5" s="32"/>
+      <c r="AO5" s="32"/>
+      <c r="AP5" s="32"/>
+      <c r="AQ5" s="32"/>
+      <c r="AR5" s="32"/>
+      <c r="AS5" s="32"/>
+      <c r="AT5" s="32"/>
       <c r="AU5" s="5"/>
       <c r="AV5" s="4"/>
       <c r="AW5" s="4"/>
     </row>
-    <row r="6" spans="2:54">
+    <row r="6" spans="2:54" x14ac:dyDescent="0.35">
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
-      <c r="F6" s="99" t="s">
+      <c r="F6" s="33" t="s">
         <v>2</v>
       </c>
-      <c r="G6" s="99"/>
-[...7 lines deleted...]
-      <c r="O6" s="100" t="s">
+      <c r="G6" s="33"/>
+      <c r="H6" s="33"/>
+      <c r="I6" s="33"/>
+      <c r="J6" s="33"/>
+      <c r="K6" s="33"/>
+      <c r="L6" s="33"/>
+      <c r="M6" s="33"/>
+      <c r="N6" s="33"/>
+      <c r="O6" s="34" t="s">
         <v>3</v>
       </c>
-      <c r="P6" s="100"/>
-[...9 lines deleted...]
-      <c r="Z6" s="100"/>
+      <c r="P6" s="34"/>
+      <c r="Q6" s="34"/>
+      <c r="R6" s="34"/>
+      <c r="S6" s="34"/>
+      <c r="T6" s="34"/>
+      <c r="U6" s="34"/>
+      <c r="V6" s="34"/>
+      <c r="W6" s="34"/>
+      <c r="X6" s="34"/>
+      <c r="Y6" s="34"/>
+      <c r="Z6" s="34"/>
       <c r="AA6" s="5"/>
       <c r="AB6" s="5"/>
       <c r="AC6" s="5"/>
       <c r="AD6" s="5"/>
       <c r="AE6" s="5"/>
       <c r="AF6" s="5"/>
       <c r="AG6" s="5"/>
       <c r="AH6" s="5"/>
       <c r="AI6" s="5"/>
       <c r="AJ6" s="5"/>
       <c r="AK6" s="5"/>
       <c r="AL6" s="5"/>
       <c r="AM6" s="5"/>
       <c r="AN6" s="5"/>
       <c r="AO6"/>
       <c r="AP6" s="5"/>
       <c r="AQ6" s="5"/>
       <c r="AR6" s="5"/>
       <c r="AS6" s="5"/>
       <c r="AT6" s="5"/>
       <c r="AU6" s="5"/>
       <c r="AV6" s="4"/>
       <c r="AW6" s="4"/>
     </row>
-    <row r="7" spans="2:54">
+    <row r="7" spans="2:54" x14ac:dyDescent="0.35">
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
       <c r="F7" s="4"/>
       <c r="G7" s="4"/>
-      <c r="H7" s="99" t="s">
+      <c r="H7" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="I7" s="99"/>
-[...5 lines deleted...]
-      <c r="O7" s="101" t="s">
+      <c r="I7" s="33"/>
+      <c r="J7" s="33"/>
+      <c r="K7" s="33"/>
+      <c r="L7" s="33"/>
+      <c r="M7" s="33"/>
+      <c r="N7" s="33"/>
+      <c r="O7" s="35" t="s">
         <v>5</v>
       </c>
-      <c r="P7" s="101"/>
-[...9 lines deleted...]
-      <c r="Z7" s="101"/>
+      <c r="P7" s="35"/>
+      <c r="Q7" s="35"/>
+      <c r="R7" s="35"/>
+      <c r="S7" s="35"/>
+      <c r="T7" s="35"/>
+      <c r="U7" s="35"/>
+      <c r="V7" s="35"/>
+      <c r="W7" s="35"/>
+      <c r="X7" s="35"/>
+      <c r="Y7" s="35"/>
+      <c r="Z7" s="35"/>
       <c r="AA7" s="4"/>
       <c r="AB7" s="4"/>
       <c r="AC7" s="4"/>
       <c r="AD7" s="4"/>
       <c r="AE7" s="4"/>
       <c r="AF7" s="4"/>
       <c r="AG7" s="4"/>
       <c r="AH7" s="4"/>
       <c r="AI7" s="4"/>
       <c r="AJ7" s="4"/>
       <c r="AK7" s="4"/>
       <c r="AL7" s="4"/>
       <c r="AM7" s="4"/>
       <c r="AN7" s="4"/>
       <c r="AO7"/>
       <c r="AP7" s="4"/>
       <c r="AQ7" s="4"/>
       <c r="AR7" s="4"/>
       <c r="AS7" s="4"/>
       <c r="AT7" s="4"/>
       <c r="AU7" s="4"/>
       <c r="AV7" s="4"/>
       <c r="AW7" s="4"/>
     </row>
-    <row r="8" spans="2:54">
+    <row r="8" spans="2:54" x14ac:dyDescent="0.35">
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
       <c r="G8" s="4"/>
-      <c r="H8" s="95" t="s">
+      <c r="H8" s="27" t="s">
         <v>6</v>
       </c>
-      <c r="I8" s="95"/>
-[...4 lines deleted...]
-      <c r="N8" s="95"/>
+      <c r="I8" s="27"/>
+      <c r="J8" s="27"/>
+      <c r="K8" s="27"/>
+      <c r="L8" s="27"/>
+      <c r="M8" s="27"/>
+      <c r="N8" s="27"/>
       <c r="O8" s="4" t="s">
         <v>7</v>
       </c>
       <c r="P8" s="4"/>
       <c r="Q8" s="4"/>
       <c r="R8" s="4"/>
       <c r="S8" s="4"/>
       <c r="T8" s="4"/>
       <c r="U8" s="4"/>
       <c r="V8" s="4"/>
       <c r="W8" s="4"/>
       <c r="X8" s="4"/>
       <c r="Y8" s="4"/>
       <c r="Z8" s="4"/>
       <c r="AA8" s="4"/>
       <c r="AB8" s="4"/>
       <c r="AC8" s="4"/>
       <c r="AD8" s="4"/>
       <c r="AE8" s="4"/>
       <c r="AF8" s="4"/>
       <c r="AG8" s="4"/>
       <c r="AH8" s="4"/>
       <c r="AI8" s="4"/>
       <c r="AJ8" s="4"/>
       <c r="AK8" s="4"/>
       <c r="AL8" s="4"/>
       <c r="AM8" s="4"/>
       <c r="AN8" s="4"/>
       <c r="AO8" s="6"/>
       <c r="AP8" s="4"/>
       <c r="AQ8" s="4"/>
       <c r="AR8" s="4"/>
       <c r="AS8" s="4"/>
       <c r="AT8" s="4"/>
       <c r="AU8" s="4"/>
       <c r="AV8" s="4"/>
       <c r="AW8" s="4"/>
     </row>
-    <row r="9" spans="2:54">
+    <row r="9" spans="2:54" x14ac:dyDescent="0.35">
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="4"/>
       <c r="F9" s="4"/>
       <c r="G9" s="4"/>
       <c r="H9" s="4"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
       <c r="K9" s="4"/>
       <c r="L9" s="4"/>
       <c r="M9" s="4"/>
       <c r="N9" s="4"/>
       <c r="O9" s="4"/>
       <c r="P9" s="4"/>
       <c r="Q9" s="4"/>
       <c r="R9" s="4"/>
       <c r="S9" s="4"/>
       <c r="T9" s="4"/>
       <c r="U9" s="4"/>
       <c r="V9" s="4"/>
       <c r="W9" s="4"/>
       <c r="X9" s="4"/>
       <c r="Y9" s="4"/>
       <c r="Z9" s="4"/>
       <c r="AA9" s="4"/>
       <c r="AB9" s="4"/>
       <c r="AC9" s="4"/>
       <c r="AD9" s="4"/>
       <c r="AE9" s="4"/>
       <c r="AF9" s="4"/>
       <c r="AG9" s="4"/>
       <c r="AH9" s="4"/>
       <c r="AI9" s="4"/>
       <c r="AJ9" s="4"/>
       <c r="AK9" s="4"/>
       <c r="AL9" s="4"/>
       <c r="AM9" s="4"/>
       <c r="AN9" s="4"/>
       <c r="AO9" s="6"/>
       <c r="AP9" s="4"/>
       <c r="AQ9" s="4"/>
       <c r="AR9" s="4"/>
       <c r="AS9" s="4"/>
       <c r="AT9" s="4"/>
       <c r="AU9" s="4"/>
       <c r="AV9" s="4"/>
       <c r="AW9" s="4"/>
     </row>
-    <row r="10" spans="2:54" ht="24.75" customHeight="1">
-      <c r="C10" s="51" t="s">
+    <row r="10" spans="2:54" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C10" s="28" t="s">
         <v>8</v>
       </c>
-      <c r="D10" s="52"/>
-[...1 lines deleted...]
-      <c r="F10" s="52"/>
+      <c r="D10" s="29"/>
+      <c r="E10" s="29"/>
+      <c r="F10" s="29"/>
       <c r="G10" s="8"/>
-      <c r="H10" s="51" t="s">
+      <c r="H10" s="28" t="s">
         <v>9</v>
       </c>
-      <c r="I10" s="52"/>
-[...1 lines deleted...]
-      <c r="K10" s="52"/>
+      <c r="I10" s="29"/>
+      <c r="J10" s="29"/>
+      <c r="K10" s="29"/>
       <c r="L10" s="8"/>
-      <c r="M10" s="51" t="s">
+      <c r="M10" s="28" t="s">
         <v>10</v>
       </c>
-      <c r="N10" s="52"/>
-[...1 lines deleted...]
-      <c r="P10" s="52"/>
+      <c r="N10" s="29"/>
+      <c r="O10" s="29"/>
+      <c r="P10" s="29"/>
       <c r="Q10" s="8"/>
-      <c r="R10" s="51" t="s">
+      <c r="R10" s="28" t="s">
         <v>11</v>
       </c>
-      <c r="S10" s="52"/>
-[...1 lines deleted...]
-      <c r="U10" s="52"/>
+      <c r="S10" s="29"/>
+      <c r="T10" s="29"/>
+      <c r="U10" s="29"/>
       <c r="V10" s="8"/>
-      <c r="W10" s="51" t="s">
+      <c r="W10" s="28" t="s">
         <v>12</v>
       </c>
-      <c r="X10" s="52"/>
-[...1 lines deleted...]
-      <c r="Z10" s="52"/>
+      <c r="X10" s="29"/>
+      <c r="Y10" s="29"/>
+      <c r="Z10" s="29"/>
       <c r="AA10" s="8"/>
-      <c r="AB10" s="51" t="s">
+      <c r="AB10" s="28" t="s">
         <v>13</v>
       </c>
-      <c r="AC10" s="52"/>
-[...1 lines deleted...]
-      <c r="AE10" s="52"/>
+      <c r="AC10" s="29"/>
+      <c r="AD10" s="29"/>
+      <c r="AE10" s="29"/>
       <c r="AF10" s="8"/>
-      <c r="AG10" s="82" t="s">
+      <c r="AG10" s="36" t="s">
         <v>14</v>
       </c>
-      <c r="AH10" s="83"/>
-[...1 lines deleted...]
-      <c r="AJ10" s="83"/>
+      <c r="AH10" s="37"/>
+      <c r="AI10" s="37"/>
+      <c r="AJ10" s="37"/>
       <c r="AK10" s="8"/>
-      <c r="AL10" s="71" t="s">
+      <c r="AL10" s="38" t="s">
+        <v>98</v>
+      </c>
+      <c r="AM10" s="39"/>
+      <c r="AN10" s="39"/>
+      <c r="AO10" s="40"/>
+      <c r="AP10" s="9"/>
+      <c r="AQ10" s="44" t="s">
         <v>15</v>
       </c>
-      <c r="AM10" s="72"/>
-[...8 lines deleted...]
-      <c r="AT10" s="86"/>
+      <c r="AR10" s="45"/>
+      <c r="AS10" s="45"/>
+      <c r="AT10" s="46"/>
       <c r="AU10" s="4"/>
       <c r="AV10" s="4"/>
       <c r="AW10" s="4"/>
     </row>
-    <row r="11" spans="2:54" ht="21" customHeight="1">
-[...3 lines deleted...]
-      <c r="F11" s="52"/>
+    <row r="11" spans="2:54" ht="21" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C11" s="29"/>
+      <c r="D11" s="29"/>
+      <c r="E11" s="29"/>
+      <c r="F11" s="29"/>
       <c r="G11" s="8"/>
-      <c r="H11" s="52"/>
-[...2 lines deleted...]
-      <c r="K11" s="52"/>
+      <c r="H11" s="29"/>
+      <c r="I11" s="29"/>
+      <c r="J11" s="29"/>
+      <c r="K11" s="29"/>
       <c r="L11" s="8"/>
-      <c r="M11" s="52"/>
-[...2 lines deleted...]
-      <c r="P11" s="52"/>
+      <c r="M11" s="29"/>
+      <c r="N11" s="29"/>
+      <c r="O11" s="29"/>
+      <c r="P11" s="29"/>
       <c r="Q11" s="8"/>
-      <c r="R11" s="52"/>
-[...2 lines deleted...]
-      <c r="U11" s="52"/>
+      <c r="R11" s="29"/>
+      <c r="S11" s="29"/>
+      <c r="T11" s="29"/>
+      <c r="U11" s="29"/>
       <c r="V11" s="8"/>
-      <c r="W11" s="52"/>
-[...2 lines deleted...]
-      <c r="Z11" s="52"/>
+      <c r="W11" s="29"/>
+      <c r="X11" s="29"/>
+      <c r="Y11" s="29"/>
+      <c r="Z11" s="29"/>
       <c r="AA11" s="8"/>
-      <c r="AB11" s="52"/>
-[...2 lines deleted...]
-      <c r="AE11" s="52"/>
+      <c r="AB11" s="29"/>
+      <c r="AC11" s="29"/>
+      <c r="AD11" s="29"/>
+      <c r="AE11" s="29"/>
       <c r="AF11" s="8"/>
-      <c r="AG11" s="83"/>
-[...2 lines deleted...]
-      <c r="AJ11" s="83"/>
+      <c r="AG11" s="37"/>
+      <c r="AH11" s="37"/>
+      <c r="AI11" s="37"/>
+      <c r="AJ11" s="37"/>
       <c r="AK11" s="8"/>
-      <c r="AL11" s="74"/>
-[...2 lines deleted...]
-      <c r="AO11" s="76"/>
+      <c r="AL11" s="41"/>
+      <c r="AM11" s="42"/>
+      <c r="AN11" s="42"/>
+      <c r="AO11" s="43"/>
       <c r="AP11" s="9"/>
-      <c r="AQ11" s="87"/>
-[...2 lines deleted...]
-      <c r="AT11" s="89"/>
+      <c r="AQ11" s="47"/>
+      <c r="AR11" s="48"/>
+      <c r="AS11" s="48"/>
+      <c r="AT11" s="49"/>
       <c r="AU11" s="4"/>
       <c r="AV11" s="4"/>
       <c r="AW11" s="4"/>
     </row>
-    <row r="12" spans="2:54">
+    <row r="12" spans="2:54" x14ac:dyDescent="0.35">
       <c r="C12" s="7"/>
       <c r="D12" s="7">
         <v>2</v>
       </c>
       <c r="E12" s="7">
         <v>2</v>
       </c>
       <c r="F12" s="10">
         <v>4</v>
       </c>
       <c r="G12" s="8"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7">
         <v>3</v>
       </c>
       <c r="J12" s="7">
         <v>2</v>
       </c>
       <c r="K12" s="11">
         <v>5</v>
       </c>
       <c r="L12" s="8"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7">
         <v>3</v>
@@ -2167,234 +2168,234 @@
         <v>5</v>
       </c>
       <c r="AF12" s="8"/>
       <c r="AG12" s="7"/>
       <c r="AH12" s="7">
         <v>3</v>
       </c>
       <c r="AI12" s="7">
         <v>2</v>
       </c>
       <c r="AJ12" s="7">
         <v>5</v>
       </c>
       <c r="AK12" s="8"/>
       <c r="AL12" s="7"/>
       <c r="AM12" s="7">
         <v>2</v>
       </c>
       <c r="AN12" s="7">
         <v>3</v>
       </c>
       <c r="AO12" s="7">
         <v>5</v>
       </c>
       <c r="AP12" s="9"/>
-      <c r="AQ12" s="87"/>
-[...2 lines deleted...]
-      <c r="AT12" s="89"/>
+      <c r="AQ12" s="47"/>
+      <c r="AR12" s="48"/>
+      <c r="AS12" s="48"/>
+      <c r="AT12" s="49"/>
       <c r="AU12" s="4"/>
       <c r="AV12" s="4"/>
       <c r="AW12" s="4"/>
-      <c r="AY12" s="93"/>
-[...4 lines deleted...]
-    <row r="13" spans="2:54">
+      <c r="AY12" s="53"/>
+      <c r="AZ12" s="54"/>
+      <c r="BA12" s="54"/>
+      <c r="BB12" s="54"/>
+    </row>
+    <row r="13" spans="2:54" x14ac:dyDescent="0.35">
       <c r="C13" s="8"/>
       <c r="D13" s="8"/>
       <c r="E13" s="8"/>
       <c r="F13" s="8"/>
       <c r="G13" s="8"/>
       <c r="H13" s="8"/>
       <c r="I13" s="8"/>
       <c r="J13" s="8"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8"/>
       <c r="P13" s="8"/>
       <c r="Q13" s="8"/>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="8"/>
       <c r="U13" s="8"/>
       <c r="V13" s="8"/>
       <c r="W13" s="8"/>
       <c r="X13" s="8"/>
       <c r="Y13" s="8"/>
       <c r="Z13" s="8"/>
       <c r="AA13" s="8"/>
       <c r="AB13" s="8"/>
       <c r="AC13" s="8"/>
       <c r="AD13" s="8"/>
       <c r="AE13" s="8"/>
       <c r="AF13" s="8"/>
       <c r="AG13" s="8"/>
       <c r="AH13" s="8"/>
       <c r="AI13" s="8"/>
       <c r="AJ13" s="8"/>
       <c r="AK13" s="8"/>
       <c r="AL13" s="8"/>
       <c r="AM13" s="8"/>
       <c r="AN13" s="8"/>
       <c r="AO13" s="8"/>
       <c r="AP13" s="9"/>
-      <c r="AQ13" s="87"/>
-[...2 lines deleted...]
-      <c r="AT13" s="89"/>
+      <c r="AQ13" s="47"/>
+      <c r="AR13" s="48"/>
+      <c r="AS13" s="48"/>
+      <c r="AT13" s="49"/>
       <c r="AU13" s="4"/>
       <c r="AV13" s="4"/>
       <c r="AW13" s="4"/>
-      <c r="AY13" s="94"/>
-[...5 lines deleted...]
-      <c r="C14" s="51" t="s">
+      <c r="AY13" s="54"/>
+      <c r="AZ13" s="54"/>
+      <c r="BA13" s="54"/>
+      <c r="BB13" s="54"/>
+    </row>
+    <row r="14" spans="2:54" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C14" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" s="29"/>
+      <c r="E14" s="29"/>
+      <c r="F14" s="29"/>
+      <c r="G14" s="8"/>
+      <c r="H14" s="28" t="s">
         <v>17</v>
       </c>
-      <c r="D14" s="52"/>
-[...3 lines deleted...]
-      <c r="H14" s="51" t="s">
+      <c r="I14" s="29"/>
+      <c r="J14" s="29"/>
+      <c r="K14" s="29"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="28" t="s">
         <v>18</v>
       </c>
-      <c r="I14" s="52"/>
-[...3 lines deleted...]
-      <c r="M14" s="51" t="s">
+      <c r="N14" s="29"/>
+      <c r="O14" s="29"/>
+      <c r="P14" s="29"/>
+      <c r="Q14" s="8"/>
+      <c r="R14" s="28" t="s">
         <v>19</v>
       </c>
-      <c r="N14" s="52"/>
-[...3 lines deleted...]
-      <c r="R14" s="51" t="s">
+      <c r="S14" s="29"/>
+      <c r="T14" s="29"/>
+      <c r="U14" s="29"/>
+      <c r="V14" s="8"/>
+      <c r="W14" s="28" t="s">
         <v>20</v>
       </c>
-      <c r="S14" s="52"/>
-[...3 lines deleted...]
-      <c r="W14" s="51" t="s">
+      <c r="X14" s="29"/>
+      <c r="Y14" s="29"/>
+      <c r="Z14" s="29"/>
+      <c r="AA14" s="8"/>
+      <c r="AB14" s="28" t="s">
         <v>21</v>
       </c>
-      <c r="X14" s="52"/>
-[...3 lines deleted...]
-      <c r="AB14" s="51" t="s">
+      <c r="AC14" s="29"/>
+      <c r="AD14" s="29"/>
+      <c r="AE14" s="29"/>
+      <c r="AF14" s="8"/>
+      <c r="AG14" s="28" t="s">
         <v>22</v>
       </c>
-      <c r="AC14" s="52"/>
-[...8 lines deleted...]
-      <c r="AJ14" s="52"/>
+      <c r="AH14" s="29"/>
+      <c r="AI14" s="29"/>
+      <c r="AJ14" s="29"/>
       <c r="AK14" s="8"/>
-      <c r="AL14" s="71" t="s">
-[...4 lines deleted...]
-      <c r="AO14" s="73"/>
+      <c r="AL14" s="38" t="s">
+        <v>99</v>
+      </c>
+      <c r="AM14" s="39"/>
+      <c r="AN14" s="39"/>
+      <c r="AO14" s="40"/>
       <c r="AP14" s="9"/>
-      <c r="AQ14" s="87"/>
-[...2 lines deleted...]
-      <c r="AT14" s="89"/>
+      <c r="AQ14" s="47"/>
+      <c r="AR14" s="48"/>
+      <c r="AS14" s="48"/>
+      <c r="AT14" s="49"/>
       <c r="AU14" s="4"/>
       <c r="AV14" s="4"/>
       <c r="AW14" s="4"/>
       <c r="AY14" s="8"/>
       <c r="AZ14" s="8"/>
       <c r="BA14" s="8"/>
       <c r="BB14" s="8"/>
     </row>
-    <row r="15" spans="2:54" ht="20.25" customHeight="1">
-[...3 lines deleted...]
-      <c r="F15" s="52"/>
+    <row r="15" spans="2:54" ht="20.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C15" s="29"/>
+      <c r="D15" s="29"/>
+      <c r="E15" s="29"/>
+      <c r="F15" s="29"/>
       <c r="G15" s="8"/>
-      <c r="H15" s="52"/>
-[...2 lines deleted...]
-      <c r="K15" s="52"/>
+      <c r="H15" s="29"/>
+      <c r="I15" s="29"/>
+      <c r="J15" s="29"/>
+      <c r="K15" s="29"/>
       <c r="L15" s="8"/>
-      <c r="M15" s="52"/>
-[...2 lines deleted...]
-      <c r="P15" s="52"/>
+      <c r="M15" s="29"/>
+      <c r="N15" s="29"/>
+      <c r="O15" s="29"/>
+      <c r="P15" s="29"/>
       <c r="Q15" s="8"/>
-      <c r="R15" s="52"/>
-[...2 lines deleted...]
-      <c r="U15" s="52"/>
+      <c r="R15" s="29"/>
+      <c r="S15" s="29"/>
+      <c r="T15" s="29"/>
+      <c r="U15" s="29"/>
       <c r="V15" s="8"/>
-      <c r="W15" s="52"/>
-[...2 lines deleted...]
-      <c r="Z15" s="52"/>
+      <c r="W15" s="29"/>
+      <c r="X15" s="29"/>
+      <c r="Y15" s="29"/>
+      <c r="Z15" s="29"/>
       <c r="AA15" s="8"/>
-      <c r="AB15" s="52"/>
-[...2 lines deleted...]
-      <c r="AE15" s="52"/>
+      <c r="AB15" s="29"/>
+      <c r="AC15" s="29"/>
+      <c r="AD15" s="29"/>
+      <c r="AE15" s="29"/>
       <c r="AF15" s="8"/>
-      <c r="AG15" s="52"/>
-[...2 lines deleted...]
-      <c r="AJ15" s="52"/>
+      <c r="AG15" s="29"/>
+      <c r="AH15" s="29"/>
+      <c r="AI15" s="29"/>
+      <c r="AJ15" s="29"/>
       <c r="AK15" s="8"/>
-      <c r="AL15" s="74"/>
-[...2 lines deleted...]
-      <c r="AO15" s="76"/>
+      <c r="AL15" s="41"/>
+      <c r="AM15" s="42"/>
+      <c r="AN15" s="42"/>
+      <c r="AO15" s="43"/>
       <c r="AP15" s="9"/>
-      <c r="AQ15" s="87"/>
-[...2 lines deleted...]
-      <c r="AT15" s="89"/>
+      <c r="AQ15" s="47"/>
+      <c r="AR15" s="48"/>
+      <c r="AS15" s="48"/>
+      <c r="AT15" s="49"/>
       <c r="AU15" s="4"/>
       <c r="AV15" s="4"/>
       <c r="AW15" s="4"/>
     </row>
-    <row r="16" spans="2:54">
+    <row r="16" spans="2:54" x14ac:dyDescent="0.35">
       <c r="C16" s="7"/>
       <c r="D16" s="7">
         <v>3</v>
       </c>
       <c r="E16" s="7">
         <v>2</v>
       </c>
       <c r="F16" s="10">
         <v>5</v>
       </c>
       <c r="G16" s="8"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7">
         <v>3</v>
       </c>
       <c r="J16" s="7">
         <v>2</v>
       </c>
       <c r="K16" s="10">
         <v>5</v>
       </c>
       <c r="L16" s="8"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7">
         <v>2</v>
@@ -2439,222 +2440,222 @@
         <v>5</v>
       </c>
       <c r="AF16" s="8"/>
       <c r="AG16" s="7"/>
       <c r="AH16" s="7">
         <v>2</v>
       </c>
       <c r="AI16" s="7">
         <v>3</v>
       </c>
       <c r="AJ16" s="10">
         <v>5</v>
       </c>
       <c r="AK16" s="8"/>
       <c r="AL16" s="7"/>
       <c r="AM16" s="7">
         <v>2</v>
       </c>
       <c r="AN16" s="7">
         <v>4</v>
       </c>
       <c r="AO16" s="7">
         <v>6</v>
       </c>
       <c r="AP16" s="9"/>
-      <c r="AQ16" s="87"/>
-[...2 lines deleted...]
-      <c r="AT16" s="89"/>
+      <c r="AQ16" s="47"/>
+      <c r="AR16" s="48"/>
+      <c r="AS16" s="48"/>
+      <c r="AT16" s="49"/>
       <c r="AU16" s="4"/>
       <c r="AV16" s="4"/>
       <c r="AW16" s="4"/>
     </row>
-    <row r="17" spans="3:52">
+    <row r="17" spans="3:52" x14ac:dyDescent="0.35">
       <c r="C17" s="8"/>
       <c r="D17" s="8"/>
       <c r="E17" s="8"/>
       <c r="F17" s="8"/>
       <c r="G17" s="8"/>
       <c r="H17" s="8"/>
       <c r="I17" s="8"/>
       <c r="J17" s="8"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8"/>
       <c r="P17" s="8"/>
       <c r="Q17" s="8"/>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="8"/>
       <c r="U17" s="8"/>
       <c r="V17" s="8"/>
       <c r="W17" s="8"/>
       <c r="X17" s="8"/>
       <c r="Y17" s="8"/>
       <c r="Z17" s="8"/>
       <c r="AA17" s="8"/>
       <c r="AB17" s="8"/>
       <c r="AC17" s="8"/>
       <c r="AD17" s="8"/>
       <c r="AE17" s="8"/>
       <c r="AF17" s="8"/>
       <c r="AG17" s="8"/>
       <c r="AH17" s="8"/>
       <c r="AI17" s="8"/>
       <c r="AJ17" s="8"/>
       <c r="AK17" s="8"/>
       <c r="AL17" s="8"/>
       <c r="AM17" s="8"/>
       <c r="AN17" s="8"/>
       <c r="AO17" s="8"/>
       <c r="AP17" s="9"/>
-      <c r="AQ17" s="87"/>
-[...2 lines deleted...]
-      <c r="AT17" s="89"/>
+      <c r="AQ17" s="47"/>
+      <c r="AR17" s="48"/>
+      <c r="AS17" s="48"/>
+      <c r="AT17" s="49"/>
       <c r="AU17" s="4"/>
       <c r="AV17" s="4"/>
       <c r="AW17" s="4"/>
     </row>
-    <row r="18" spans="3:52" ht="28.5" customHeight="1">
-      <c r="C18" s="51" t="s">
+    <row r="18" spans="3:52" ht="28.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C18" s="28" t="s">
+        <v>23</v>
+      </c>
+      <c r="D18" s="29"/>
+      <c r="E18" s="29"/>
+      <c r="F18" s="29"/>
+      <c r="G18" s="8"/>
+      <c r="H18" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="I18" s="29"/>
+      <c r="J18" s="29"/>
+      <c r="K18" s="29"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="28" t="s">
         <v>25</v>
       </c>
-      <c r="D18" s="52"/>
-[...3 lines deleted...]
-      <c r="H18" s="51" t="s">
+      <c r="N18" s="29"/>
+      <c r="O18" s="29"/>
+      <c r="P18" s="29"/>
+      <c r="Q18" s="8"/>
+      <c r="R18" s="28" t="s">
         <v>26</v>
       </c>
-      <c r="I18" s="52"/>
-[...3 lines deleted...]
-      <c r="M18" s="51" t="s">
+      <c r="S18" s="29"/>
+      <c r="T18" s="29"/>
+      <c r="U18" s="29"/>
+      <c r="V18" s="8"/>
+      <c r="W18" s="28" t="s">
         <v>27</v>
       </c>
-      <c r="N18" s="52"/>
-[...3 lines deleted...]
-      <c r="R18" s="51" t="s">
+      <c r="X18" s="29"/>
+      <c r="Y18" s="29"/>
+      <c r="Z18" s="29"/>
+      <c r="AA18" s="8"/>
+      <c r="AB18" s="28" t="s">
         <v>28</v>
       </c>
-      <c r="S18" s="52"/>
-[...3 lines deleted...]
-      <c r="W18" s="51" t="s">
+      <c r="AC18" s="29"/>
+      <c r="AD18" s="29"/>
+      <c r="AE18" s="29"/>
+      <c r="AF18" s="8"/>
+      <c r="AG18" s="28" t="s">
         <v>29</v>
       </c>
-      <c r="X18" s="52"/>
-[...15 lines deleted...]
-      <c r="AJ18" s="52"/>
+      <c r="AH18" s="29"/>
+      <c r="AI18" s="29"/>
+      <c r="AJ18" s="29"/>
       <c r="AK18" s="8"/>
-      <c r="AL18" s="71" t="s">
-[...4 lines deleted...]
-      <c r="AO18" s="73"/>
+      <c r="AL18" s="38" t="s">
+        <v>100</v>
+      </c>
+      <c r="AM18" s="39"/>
+      <c r="AN18" s="39"/>
+      <c r="AO18" s="40"/>
       <c r="AP18" s="9"/>
-      <c r="AQ18" s="87"/>
-[...2 lines deleted...]
-      <c r="AT18" s="89"/>
+      <c r="AQ18" s="47"/>
+      <c r="AR18" s="48"/>
+      <c r="AS18" s="48"/>
+      <c r="AT18" s="49"/>
       <c r="AU18" s="4"/>
       <c r="AV18" s="4"/>
       <c r="AW18" s="4"/>
     </row>
-    <row r="19" spans="3:52" ht="21.75" customHeight="1">
-[...3 lines deleted...]
-      <c r="F19" s="52"/>
+    <row r="19" spans="3:52" ht="21.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C19" s="29"/>
+      <c r="D19" s="29"/>
+      <c r="E19" s="29"/>
+      <c r="F19" s="29"/>
       <c r="G19" s="8"/>
-      <c r="H19" s="52"/>
-[...2 lines deleted...]
-      <c r="K19" s="52"/>
+      <c r="H19" s="29"/>
+      <c r="I19" s="29"/>
+      <c r="J19" s="29"/>
+      <c r="K19" s="29"/>
       <c r="L19" s="8"/>
-      <c r="M19" s="52"/>
-[...2 lines deleted...]
-      <c r="P19" s="52"/>
+      <c r="M19" s="29"/>
+      <c r="N19" s="29"/>
+      <c r="O19" s="29"/>
+      <c r="P19" s="29"/>
       <c r="Q19" s="8"/>
-      <c r="R19" s="52"/>
-[...2 lines deleted...]
-      <c r="U19" s="52"/>
+      <c r="R19" s="29"/>
+      <c r="S19" s="29"/>
+      <c r="T19" s="29"/>
+      <c r="U19" s="29"/>
       <c r="V19" s="8"/>
-      <c r="W19" s="52"/>
-[...2 lines deleted...]
-      <c r="Z19" s="52"/>
+      <c r="W19" s="29"/>
+      <c r="X19" s="29"/>
+      <c r="Y19" s="29"/>
+      <c r="Z19" s="29"/>
       <c r="AA19" s="8"/>
-      <c r="AB19" s="52"/>
-[...2 lines deleted...]
-      <c r="AE19" s="52"/>
+      <c r="AB19" s="29"/>
+      <c r="AC19" s="29"/>
+      <c r="AD19" s="29"/>
+      <c r="AE19" s="29"/>
       <c r="AF19" s="8"/>
-      <c r="AG19" s="52"/>
-[...2 lines deleted...]
-      <c r="AJ19" s="52"/>
+      <c r="AG19" s="29"/>
+      <c r="AH19" s="29"/>
+      <c r="AI19" s="29"/>
+      <c r="AJ19" s="29"/>
       <c r="AK19" s="8"/>
-      <c r="AL19" s="74"/>
-[...2 lines deleted...]
-      <c r="AO19" s="76"/>
+      <c r="AL19" s="41"/>
+      <c r="AM19" s="42"/>
+      <c r="AN19" s="42"/>
+      <c r="AO19" s="43"/>
       <c r="AP19" s="9"/>
-      <c r="AQ19" s="87"/>
-[...2 lines deleted...]
-      <c r="AT19" s="89"/>
+      <c r="AQ19" s="47"/>
+      <c r="AR19" s="48"/>
+      <c r="AS19" s="48"/>
+      <c r="AT19" s="49"/>
       <c r="AU19" s="4"/>
       <c r="AV19" s="4"/>
       <c r="AW19" s="4"/>
     </row>
-    <row r="20" spans="3:52">
+    <row r="20" spans="3:52" x14ac:dyDescent="0.35">
       <c r="C20" s="7"/>
       <c r="D20" s="7">
         <v>2</v>
       </c>
       <c r="E20" s="7">
         <v>2</v>
       </c>
       <c r="F20" s="11">
         <v>4</v>
       </c>
       <c r="G20" s="8"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7">
         <v>3</v>
       </c>
       <c r="J20" s="7">
         <v>1</v>
       </c>
       <c r="K20" s="10">
         <v>4</v>
       </c>
       <c r="L20" s="8"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7">
         <v>2</v>
@@ -2699,222 +2700,222 @@
         <v>5</v>
       </c>
       <c r="AF20" s="8"/>
       <c r="AG20" s="7"/>
       <c r="AH20" s="7">
         <v>2</v>
       </c>
       <c r="AI20" s="7">
         <v>3</v>
       </c>
       <c r="AJ20" s="10">
         <v>5</v>
       </c>
       <c r="AK20" s="8"/>
       <c r="AL20" s="7"/>
       <c r="AM20" s="7">
         <v>3</v>
       </c>
       <c r="AN20" s="7">
         <v>2</v>
       </c>
       <c r="AO20" s="7">
         <v>5</v>
       </c>
       <c r="AP20" s="9"/>
-      <c r="AQ20" s="87"/>
-[...2 lines deleted...]
-      <c r="AT20" s="89"/>
+      <c r="AQ20" s="47"/>
+      <c r="AR20" s="48"/>
+      <c r="AS20" s="48"/>
+      <c r="AT20" s="49"/>
       <c r="AU20" s="4"/>
       <c r="AV20" s="4"/>
       <c r="AW20" s="4"/>
     </row>
-    <row r="21" spans="3:52">
+    <row r="21" spans="3:52" x14ac:dyDescent="0.35">
       <c r="C21" s="8"/>
       <c r="D21" s="8"/>
       <c r="E21" s="8"/>
       <c r="F21" s="8"/>
       <c r="G21" s="8"/>
       <c r="H21" s="8"/>
       <c r="I21" s="8"/>
       <c r="J21" s="8"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="8"/>
       <c r="N21" s="8"/>
       <c r="O21" s="8"/>
       <c r="P21" s="8"/>
       <c r="Q21" s="8"/>
       <c r="R21" s="8"/>
       <c r="S21" s="8"/>
       <c r="T21" s="8"/>
       <c r="U21" s="8"/>
       <c r="V21" s="8"/>
       <c r="W21" s="8"/>
       <c r="X21" s="8"/>
       <c r="Y21" s="8"/>
       <c r="Z21" s="8"/>
       <c r="AA21" s="8"/>
       <c r="AB21" s="8"/>
       <c r="AC21" s="8"/>
       <c r="AD21" s="8"/>
       <c r="AE21" s="8"/>
       <c r="AF21" s="8"/>
       <c r="AG21" s="8"/>
       <c r="AH21" s="8"/>
       <c r="AI21" s="8"/>
       <c r="AJ21" s="8"/>
       <c r="AK21" s="8"/>
       <c r="AL21" s="8"/>
       <c r="AM21" s="8"/>
       <c r="AN21" s="8"/>
       <c r="AO21" s="8"/>
       <c r="AP21" s="9"/>
-      <c r="AQ21" s="87"/>
-[...2 lines deleted...]
-      <c r="AT21" s="89"/>
+      <c r="AQ21" s="47"/>
+      <c r="AR21" s="48"/>
+      <c r="AS21" s="48"/>
+      <c r="AT21" s="49"/>
       <c r="AU21" s="4"/>
       <c r="AV21" s="4"/>
       <c r="AW21" s="4"/>
     </row>
-    <row r="22" spans="3:52" ht="18" customHeight="1">
-      <c r="C22" s="51" t="s">
+    <row r="22" spans="3:52" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C22" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="D22" s="29"/>
+      <c r="E22" s="29"/>
+      <c r="F22" s="29"/>
+      <c r="G22" s="8"/>
+      <c r="H22" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="I22" s="29"/>
+      <c r="J22" s="29"/>
+      <c r="K22" s="29"/>
+      <c r="L22" s="8"/>
+      <c r="M22" s="28" t="s">
+        <v>32</v>
+      </c>
+      <c r="N22" s="29"/>
+      <c r="O22" s="29"/>
+      <c r="P22" s="29"/>
+      <c r="Q22" s="8"/>
+      <c r="R22" s="28" t="s">
         <v>33</v>
       </c>
-      <c r="D22" s="52"/>
-[...3 lines deleted...]
-      <c r="H22" s="51" t="s">
+      <c r="S22" s="29"/>
+      <c r="T22" s="29"/>
+      <c r="U22" s="29"/>
+      <c r="V22" s="8"/>
+      <c r="W22" s="28" t="s">
         <v>34</v>
       </c>
-      <c r="I22" s="52"/>
-[...3 lines deleted...]
-      <c r="M22" s="51" t="s">
+      <c r="X22" s="29"/>
+      <c r="Y22" s="29"/>
+      <c r="Z22" s="29"/>
+      <c r="AA22" s="8"/>
+      <c r="AB22" s="55" t="s">
         <v>35</v>
       </c>
-      <c r="N22" s="52"/>
-[...3 lines deleted...]
-      <c r="R22" s="51" t="s">
+      <c r="AC22" s="56"/>
+      <c r="AD22" s="56"/>
+      <c r="AE22" s="57"/>
+      <c r="AF22" s="8"/>
+      <c r="AG22" s="28" t="s">
         <v>36</v>
       </c>
-      <c r="S22" s="52"/>
-[...22 lines deleted...]
-      <c r="AJ22" s="52"/>
+      <c r="AH22" s="29"/>
+      <c r="AI22" s="29"/>
+      <c r="AJ22" s="29"/>
       <c r="AK22" s="8"/>
-      <c r="AL22" s="71" t="s">
-[...4 lines deleted...]
-      <c r="AO22" s="73"/>
+      <c r="AL22" s="38" t="s">
+        <v>101</v>
+      </c>
+      <c r="AM22" s="39"/>
+      <c r="AN22" s="39"/>
+      <c r="AO22" s="40"/>
       <c r="AP22" s="9"/>
-      <c r="AQ22" s="87"/>
-[...2 lines deleted...]
-      <c r="AT22" s="89"/>
+      <c r="AQ22" s="47"/>
+      <c r="AR22" s="48"/>
+      <c r="AS22" s="48"/>
+      <c r="AT22" s="49"/>
       <c r="AU22" s="4"/>
       <c r="AV22" s="4"/>
       <c r="AW22" s="4"/>
     </row>
-    <row r="23" spans="3:52" ht="26.25" customHeight="1">
-[...3 lines deleted...]
-      <c r="F23" s="52"/>
+    <row r="23" spans="3:52" ht="26.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C23" s="29"/>
+      <c r="D23" s="29"/>
+      <c r="E23" s="29"/>
+      <c r="F23" s="29"/>
       <c r="G23" s="8"/>
-      <c r="H23" s="52"/>
-[...2 lines deleted...]
-      <c r="K23" s="52"/>
+      <c r="H23" s="29"/>
+      <c r="I23" s="29"/>
+      <c r="J23" s="29"/>
+      <c r="K23" s="29"/>
       <c r="L23" s="8"/>
-      <c r="M23" s="52"/>
-[...2 lines deleted...]
-      <c r="P23" s="52"/>
+      <c r="M23" s="29"/>
+      <c r="N23" s="29"/>
+      <c r="O23" s="29"/>
+      <c r="P23" s="29"/>
       <c r="Q23" s="8"/>
-      <c r="R23" s="52"/>
-[...2 lines deleted...]
-      <c r="U23" s="52"/>
+      <c r="R23" s="29"/>
+      <c r="S23" s="29"/>
+      <c r="T23" s="29"/>
+      <c r="U23" s="29"/>
       <c r="V23" s="8"/>
-      <c r="W23" s="52"/>
-[...2 lines deleted...]
-      <c r="Z23" s="52"/>
+      <c r="W23" s="29"/>
+      <c r="X23" s="29"/>
+      <c r="Y23" s="29"/>
+      <c r="Z23" s="29"/>
       <c r="AA23" s="8"/>
-      <c r="AB23" s="79"/>
-[...2 lines deleted...]
-      <c r="AE23" s="81"/>
+      <c r="AB23" s="58"/>
+      <c r="AC23" s="59"/>
+      <c r="AD23" s="59"/>
+      <c r="AE23" s="60"/>
       <c r="AF23" s="8"/>
-      <c r="AG23" s="52"/>
-[...2 lines deleted...]
-      <c r="AJ23" s="52"/>
+      <c r="AG23" s="29"/>
+      <c r="AH23" s="29"/>
+      <c r="AI23" s="29"/>
+      <c r="AJ23" s="29"/>
       <c r="AK23" s="8"/>
-      <c r="AL23" s="74"/>
-[...2 lines deleted...]
-      <c r="AO23" s="76"/>
+      <c r="AL23" s="41"/>
+      <c r="AM23" s="42"/>
+      <c r="AN23" s="42"/>
+      <c r="AO23" s="43"/>
       <c r="AP23" s="9"/>
-      <c r="AQ23" s="87"/>
-[...2 lines deleted...]
-      <c r="AT23" s="89"/>
+      <c r="AQ23" s="47"/>
+      <c r="AR23" s="48"/>
+      <c r="AS23" s="48"/>
+      <c r="AT23" s="49"/>
       <c r="AU23" s="4"/>
       <c r="AV23" s="4"/>
       <c r="AW23" s="4"/>
     </row>
-    <row r="24" spans="3:52">
+    <row r="24" spans="3:52" x14ac:dyDescent="0.35">
       <c r="C24" s="7"/>
       <c r="D24" s="7">
         <v>2</v>
       </c>
       <c r="E24" s="7">
         <v>2</v>
       </c>
       <c r="F24" s="10">
         <v>4</v>
       </c>
       <c r="G24" s="8"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7">
         <v>2</v>
       </c>
       <c r="J24" s="7">
         <v>2</v>
       </c>
       <c r="K24" s="11">
         <v>4</v>
       </c>
       <c r="L24" s="8"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7">
         <v>2</v>
@@ -2959,222 +2960,222 @@
         <v>5</v>
       </c>
       <c r="AF24" s="8"/>
       <c r="AG24" s="7"/>
       <c r="AH24" s="7">
         <v>2</v>
       </c>
       <c r="AI24" s="7">
         <v>3</v>
       </c>
       <c r="AJ24" s="10">
         <v>5</v>
       </c>
       <c r="AK24" s="8"/>
       <c r="AL24" s="7"/>
       <c r="AM24" s="7">
         <v>2</v>
       </c>
       <c r="AN24" s="7">
         <v>3</v>
       </c>
       <c r="AO24" s="7">
         <v>5</v>
       </c>
       <c r="AP24" s="9"/>
-      <c r="AQ24" s="87"/>
-[...2 lines deleted...]
-      <c r="AT24" s="89"/>
+      <c r="AQ24" s="47"/>
+      <c r="AR24" s="48"/>
+      <c r="AS24" s="48"/>
+      <c r="AT24" s="49"/>
       <c r="AU24" s="4"/>
       <c r="AV24" s="4"/>
       <c r="AW24" s="4"/>
     </row>
-    <row r="25" spans="3:52">
+    <row r="25" spans="3:52" x14ac:dyDescent="0.35">
       <c r="C25" s="8"/>
       <c r="D25" s="8"/>
       <c r="E25" s="8"/>
       <c r="F25" s="8"/>
       <c r="G25" s="8"/>
       <c r="H25" s="8"/>
       <c r="I25" s="8"/>
       <c r="J25" s="8"/>
       <c r="K25" s="8"/>
       <c r="L25" s="8"/>
       <c r="M25" s="8"/>
       <c r="N25" s="8"/>
       <c r="O25" s="8"/>
       <c r="P25" s="8"/>
       <c r="Q25" s="8"/>
       <c r="R25" s="8"/>
       <c r="S25" s="8"/>
       <c r="T25" s="8"/>
       <c r="U25" s="8"/>
       <c r="V25" s="8"/>
       <c r="W25" s="8"/>
       <c r="X25" s="8"/>
       <c r="Y25" s="8"/>
       <c r="Z25" s="8"/>
       <c r="AA25" s="8"/>
       <c r="AB25" s="8"/>
       <c r="AC25" s="8"/>
       <c r="AD25" s="8"/>
       <c r="AE25" s="8"/>
       <c r="AF25" s="8"/>
       <c r="AG25" s="8"/>
       <c r="AH25" s="8"/>
       <c r="AI25" s="8"/>
       <c r="AJ25" s="8"/>
       <c r="AK25" s="8"/>
       <c r="AL25" s="8"/>
       <c r="AM25" s="8"/>
       <c r="AN25" s="8"/>
       <c r="AO25" s="8"/>
       <c r="AP25" s="9"/>
-      <c r="AQ25" s="87"/>
-[...2 lines deleted...]
-      <c r="AT25" s="89"/>
+      <c r="AQ25" s="47"/>
+      <c r="AR25" s="48"/>
+      <c r="AS25" s="48"/>
+      <c r="AT25" s="49"/>
       <c r="AU25" s="4"/>
       <c r="AV25" s="4"/>
       <c r="AW25" s="4"/>
     </row>
-    <row r="26" spans="3:52" ht="15" customHeight="1">
-      <c r="C26" s="51" t="s">
+    <row r="26" spans="3:52" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C26" s="28" t="s">
+        <v>37</v>
+      </c>
+      <c r="D26" s="29"/>
+      <c r="E26" s="29"/>
+      <c r="F26" s="29"/>
+      <c r="G26" s="8"/>
+      <c r="H26" s="28" t="s">
+        <v>38</v>
+      </c>
+      <c r="I26" s="29"/>
+      <c r="J26" s="29"/>
+      <c r="K26" s="29"/>
+      <c r="L26" s="8"/>
+      <c r="M26" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="N26" s="29"/>
+      <c r="O26" s="29"/>
+      <c r="P26" s="29"/>
+      <c r="Q26" s="8"/>
+      <c r="R26" s="28" t="s">
+        <v>40</v>
+      </c>
+      <c r="S26" s="29"/>
+      <c r="T26" s="29"/>
+      <c r="U26" s="29"/>
+      <c r="V26" s="8"/>
+      <c r="W26" s="28" t="s">
         <v>41</v>
       </c>
-      <c r="D26" s="52"/>
-[...3 lines deleted...]
-      <c r="H26" s="51" t="s">
+      <c r="X26" s="29"/>
+      <c r="Y26" s="29"/>
+      <c r="Z26" s="29"/>
+      <c r="AA26" s="8"/>
+      <c r="AB26" s="28" t="s">
         <v>42</v>
       </c>
-      <c r="I26" s="52"/>
-[...3 lines deleted...]
-      <c r="M26" s="51" t="s">
+      <c r="AC26" s="29"/>
+      <c r="AD26" s="29"/>
+      <c r="AE26" s="29"/>
+      <c r="AF26" s="8"/>
+      <c r="AG26" s="55" t="s">
         <v>43</v>
       </c>
-      <c r="N26" s="52"/>
-[...29 lines deleted...]
-      <c r="AJ26" s="61"/>
+      <c r="AH26" s="61"/>
+      <c r="AI26" s="61"/>
+      <c r="AJ26" s="62"/>
       <c r="AK26" s="8"/>
-      <c r="AL26" s="65" t="s">
-[...4 lines deleted...]
-      <c r="AO26" s="67"/>
+      <c r="AL26" s="66" t="s">
+        <v>102</v>
+      </c>
+      <c r="AM26" s="67"/>
+      <c r="AN26" s="67"/>
+      <c r="AO26" s="68"/>
       <c r="AP26" s="9"/>
-      <c r="AQ26" s="87"/>
-[...2 lines deleted...]
-      <c r="AT26" s="89"/>
+      <c r="AQ26" s="47"/>
+      <c r="AR26" s="48"/>
+      <c r="AS26" s="48"/>
+      <c r="AT26" s="49"/>
       <c r="AU26" s="4"/>
       <c r="AV26" s="4"/>
       <c r="AW26" s="4"/>
     </row>
-    <row r="27" spans="3:52" ht="24.75" customHeight="1">
-[...3 lines deleted...]
-      <c r="F27" s="52"/>
+    <row r="27" spans="3:52" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C27" s="29"/>
+      <c r="D27" s="29"/>
+      <c r="E27" s="29"/>
+      <c r="F27" s="29"/>
       <c r="G27" s="8"/>
-      <c r="H27" s="52"/>
-[...2 lines deleted...]
-      <c r="K27" s="52"/>
+      <c r="H27" s="29"/>
+      <c r="I27" s="29"/>
+      <c r="J27" s="29"/>
+      <c r="K27" s="29"/>
       <c r="L27" s="8"/>
-      <c r="M27" s="52"/>
-[...2 lines deleted...]
-      <c r="P27" s="52"/>
+      <c r="M27" s="29"/>
+      <c r="N27" s="29"/>
+      <c r="O27" s="29"/>
+      <c r="P27" s="29"/>
       <c r="Q27" s="8"/>
-      <c r="R27" s="52"/>
-[...2 lines deleted...]
-      <c r="U27" s="52"/>
+      <c r="R27" s="29"/>
+      <c r="S27" s="29"/>
+      <c r="T27" s="29"/>
+      <c r="U27" s="29"/>
       <c r="V27" s="8"/>
-      <c r="W27" s="52"/>
-[...2 lines deleted...]
-      <c r="Z27" s="52"/>
+      <c r="W27" s="29"/>
+      <c r="X27" s="29"/>
+      <c r="Y27" s="29"/>
+      <c r="Z27" s="29"/>
       <c r="AA27" s="8"/>
-      <c r="AB27" s="52"/>
-[...2 lines deleted...]
-      <c r="AE27" s="52"/>
+      <c r="AB27" s="29"/>
+      <c r="AC27" s="29"/>
+      <c r="AD27" s="29"/>
+      <c r="AE27" s="29"/>
       <c r="AF27" s="8"/>
-      <c r="AG27" s="62"/>
-[...2 lines deleted...]
-      <c r="AJ27" s="64"/>
+      <c r="AG27" s="63"/>
+      <c r="AH27" s="64"/>
+      <c r="AI27" s="64"/>
+      <c r="AJ27" s="65"/>
       <c r="AK27" s="8"/>
-      <c r="AL27" s="68"/>
-[...2 lines deleted...]
-      <c r="AO27" s="70"/>
+      <c r="AL27" s="69"/>
+      <c r="AM27" s="70"/>
+      <c r="AN27" s="70"/>
+      <c r="AO27" s="71"/>
       <c r="AP27" s="9"/>
-      <c r="AQ27" s="87"/>
-[...2 lines deleted...]
-      <c r="AT27" s="89"/>
+      <c r="AQ27" s="47"/>
+      <c r="AR27" s="48"/>
+      <c r="AS27" s="48"/>
+      <c r="AT27" s="49"/>
       <c r="AU27" s="4"/>
       <c r="AV27" s="4"/>
       <c r="AW27" s="4"/>
     </row>
-    <row r="28" spans="3:52">
+    <row r="28" spans="3:52" x14ac:dyDescent="0.35">
       <c r="C28" s="7"/>
       <c r="D28" s="7">
         <v>2</v>
       </c>
       <c r="E28" s="7">
         <v>3</v>
       </c>
       <c r="F28" s="10">
         <v>5</v>
       </c>
       <c r="G28" s="8"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7">
         <v>0</v>
       </c>
       <c r="J28" s="7">
         <v>4</v>
       </c>
       <c r="K28" s="11">
         <v>4</v>
       </c>
       <c r="L28" s="8"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7">
         <v>2</v>
@@ -3219,218 +3220,218 @@
         <v>4</v>
       </c>
       <c r="AF28" s="8"/>
       <c r="AG28" s="7"/>
       <c r="AH28" s="7">
         <v>3</v>
       </c>
       <c r="AI28" s="7">
         <v>2</v>
       </c>
       <c r="AJ28" s="10">
         <v>5</v>
       </c>
       <c r="AK28" s="8"/>
       <c r="AL28" s="7"/>
       <c r="AM28" s="7">
         <v>1</v>
       </c>
       <c r="AN28" s="7">
         <v>3</v>
       </c>
       <c r="AO28" s="7">
         <v>4</v>
       </c>
       <c r="AP28" s="9"/>
-      <c r="AQ28" s="87"/>
-[...2 lines deleted...]
-      <c r="AT28" s="89"/>
+      <c r="AQ28" s="47"/>
+      <c r="AR28" s="48"/>
+      <c r="AS28" s="48"/>
+      <c r="AT28" s="49"/>
       <c r="AU28" s="4"/>
       <c r="AV28" s="4"/>
       <c r="AW28" s="4"/>
     </row>
-    <row r="29" spans="3:52">
+    <row r="29" spans="3:52" x14ac:dyDescent="0.35">
       <c r="C29" s="8"/>
       <c r="D29" s="8"/>
       <c r="E29" s="8"/>
       <c r="F29" s="8"/>
       <c r="G29" s="8"/>
       <c r="H29" s="8"/>
       <c r="I29" s="8"/>
       <c r="J29" s="8"/>
       <c r="K29" s="8"/>
       <c r="L29" s="8"/>
       <c r="M29" s="8"/>
       <c r="N29" s="8"/>
       <c r="O29" s="8"/>
       <c r="P29" s="8"/>
       <c r="Q29" s="8"/>
       <c r="R29" s="8"/>
       <c r="S29" s="8"/>
       <c r="T29" s="8"/>
       <c r="U29" s="8"/>
       <c r="V29" s="8"/>
       <c r="W29" s="8"/>
       <c r="X29" s="8"/>
       <c r="Y29" s="8"/>
       <c r="Z29" s="8"/>
       <c r="AA29" s="8"/>
       <c r="AB29" s="8"/>
       <c r="AC29" s="8"/>
       <c r="AD29" s="8"/>
       <c r="AE29" s="8"/>
       <c r="AF29" s="8"/>
       <c r="AG29" s="8"/>
       <c r="AH29" s="8"/>
       <c r="AI29" s="8"/>
       <c r="AJ29" s="8"/>
       <c r="AK29" s="8"/>
       <c r="AL29" s="8"/>
       <c r="AM29" s="8"/>
       <c r="AN29" s="8"/>
       <c r="AO29" s="8"/>
       <c r="AP29" s="9"/>
-      <c r="AQ29" s="87"/>
-[...2 lines deleted...]
-      <c r="AT29" s="89"/>
+      <c r="AQ29" s="47"/>
+      <c r="AR29" s="48"/>
+      <c r="AS29" s="48"/>
+      <c r="AT29" s="49"/>
       <c r="AU29" s="4"/>
       <c r="AV29" s="4"/>
       <c r="AW29" s="4"/>
     </row>
-    <row r="30" spans="3:52" ht="18.75" customHeight="1">
-      <c r="C30" s="51" t="s">
+    <row r="30" spans="3:52" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C30" s="28" t="s">
+        <v>44</v>
+      </c>
+      <c r="D30" s="29"/>
+      <c r="E30" s="29"/>
+      <c r="F30" s="29"/>
+      <c r="G30" s="8"/>
+      <c r="H30" s="28" t="s">
+        <v>45</v>
+      </c>
+      <c r="I30" s="29"/>
+      <c r="J30" s="29"/>
+      <c r="K30" s="29"/>
+      <c r="L30" s="8"/>
+      <c r="M30" s="28" t="s">
+        <v>46</v>
+      </c>
+      <c r="N30" s="29"/>
+      <c r="O30" s="29"/>
+      <c r="P30" s="29"/>
+      <c r="Q30" s="8"/>
+      <c r="R30" s="28" t="s">
+        <v>47</v>
+      </c>
+      <c r="S30" s="29"/>
+      <c r="T30" s="29"/>
+      <c r="U30" s="29"/>
+      <c r="V30" s="8"/>
+      <c r="W30" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="X30" s="29"/>
+      <c r="Y30" s="29"/>
+      <c r="Z30" s="29"/>
+      <c r="AA30" s="8"/>
+      <c r="AB30" s="28" t="s">
         <v>49</v>
       </c>
-      <c r="D30" s="52"/>
-[...36 lines deleted...]
-      <c r="AE30" s="52"/>
+      <c r="AC30" s="29"/>
+      <c r="AD30" s="29"/>
+      <c r="AE30" s="29"/>
       <c r="AF30" s="8"/>
-      <c r="AG30" s="59"/>
-[...2 lines deleted...]
-      <c r="AJ30" s="61"/>
+      <c r="AG30" s="55"/>
+      <c r="AH30" s="61"/>
+      <c r="AI30" s="61"/>
+      <c r="AJ30" s="62"/>
       <c r="AK30" s="8"/>
-      <c r="AL30" s="51"/>
-[...2 lines deleted...]
-      <c r="AO30" s="52"/>
+      <c r="AL30" s="28"/>
+      <c r="AM30" s="29"/>
+      <c r="AN30" s="29"/>
+      <c r="AO30" s="29"/>
       <c r="AP30" s="9"/>
-      <c r="AQ30" s="87"/>
-[...2 lines deleted...]
-      <c r="AT30" s="89"/>
+      <c r="AQ30" s="47"/>
+      <c r="AR30" s="48"/>
+      <c r="AS30" s="48"/>
+      <c r="AT30" s="49"/>
       <c r="AU30" s="4"/>
       <c r="AV30" s="4"/>
       <c r="AW30" s="4"/>
     </row>
-    <row r="31" spans="3:52" ht="20.25" customHeight="1">
-[...3 lines deleted...]
-      <c r="F31" s="52"/>
+    <row r="31" spans="3:52" ht="20.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C31" s="29"/>
+      <c r="D31" s="29"/>
+      <c r="E31" s="29"/>
+      <c r="F31" s="29"/>
       <c r="G31" s="8"/>
-      <c r="H31" s="52"/>
-[...2 lines deleted...]
-      <c r="K31" s="52"/>
+      <c r="H31" s="29"/>
+      <c r="I31" s="29"/>
+      <c r="J31" s="29"/>
+      <c r="K31" s="29"/>
       <c r="L31" s="8"/>
-      <c r="M31" s="52"/>
-[...2 lines deleted...]
-      <c r="P31" s="52"/>
+      <c r="M31" s="29"/>
+      <c r="N31" s="29"/>
+      <c r="O31" s="29"/>
+      <c r="P31" s="29"/>
       <c r="Q31" s="8"/>
-      <c r="R31" s="52"/>
-[...2 lines deleted...]
-      <c r="U31" s="52"/>
+      <c r="R31" s="29"/>
+      <c r="S31" s="29"/>
+      <c r="T31" s="29"/>
+      <c r="U31" s="29"/>
       <c r="V31" s="8"/>
-      <c r="W31" s="52"/>
-[...2 lines deleted...]
-      <c r="Z31" s="52"/>
+      <c r="W31" s="29"/>
+      <c r="X31" s="29"/>
+      <c r="Y31" s="29"/>
+      <c r="Z31" s="29"/>
       <c r="AA31" s="8"/>
-      <c r="AB31" s="52"/>
-[...2 lines deleted...]
-      <c r="AE31" s="52"/>
+      <c r="AB31" s="29"/>
+      <c r="AC31" s="29"/>
+      <c r="AD31" s="29"/>
+      <c r="AE31" s="29"/>
       <c r="AF31" s="8"/>
-      <c r="AG31" s="62"/>
-[...2 lines deleted...]
-      <c r="AJ31" s="64"/>
+      <c r="AG31" s="63"/>
+      <c r="AH31" s="64"/>
+      <c r="AI31" s="64"/>
+      <c r="AJ31" s="65"/>
       <c r="AK31" s="8"/>
-      <c r="AL31" s="52"/>
-[...2 lines deleted...]
-      <c r="AO31" s="52"/>
+      <c r="AL31" s="29"/>
+      <c r="AM31" s="29"/>
+      <c r="AN31" s="29"/>
+      <c r="AO31" s="29"/>
       <c r="AP31" s="9"/>
-      <c r="AQ31" s="90"/>
-[...2 lines deleted...]
-      <c r="AT31" s="92"/>
+      <c r="AQ31" s="50"/>
+      <c r="AR31" s="51"/>
+      <c r="AS31" s="51"/>
+      <c r="AT31" s="52"/>
       <c r="AU31" s="4"/>
       <c r="AV31" s="4"/>
       <c r="AW31" s="4"/>
     </row>
-    <row r="32" spans="3:52">
+    <row r="32" spans="3:52" x14ac:dyDescent="0.35">
       <c r="C32" s="7"/>
       <c r="D32" s="7">
         <v>1</v>
       </c>
       <c r="E32" s="7">
         <v>4</v>
       </c>
       <c r="F32" s="10">
         <v>5</v>
       </c>
       <c r="G32" s="8"/>
       <c r="H32" s="7"/>
       <c r="I32" s="7">
         <v>3</v>
       </c>
       <c r="J32" s="7">
         <v>2</v>
       </c>
       <c r="K32" s="10">
         <v>5</v>
       </c>
       <c r="L32" s="8"/>
       <c r="M32" s="7"/>
       <c r="N32" s="7">
         <v>2</v>
@@ -3471,223 +3472,223 @@
       <c r="AD32" s="7">
         <v>3</v>
       </c>
       <c r="AE32" s="10">
         <v>5</v>
       </c>
       <c r="AF32" s="8"/>
       <c r="AG32" s="7"/>
       <c r="AH32" s="7"/>
       <c r="AI32" s="7"/>
       <c r="AJ32" s="7"/>
       <c r="AK32" s="8"/>
       <c r="AL32" s="7"/>
       <c r="AM32" s="7"/>
       <c r="AN32" s="7"/>
       <c r="AO32" s="7"/>
       <c r="AP32" s="9"/>
       <c r="AQ32" s="12"/>
       <c r="AR32" s="12"/>
       <c r="AS32" s="12"/>
       <c r="AT32" s="7">
         <v>10</v>
       </c>
       <c r="AU32" s="4"/>
       <c r="AV32" s="4"/>
-      <c r="AW32" s="55"/>
-[...4 lines deleted...]
-    <row r="33" spans="3:52">
+      <c r="AW32" s="72"/>
+      <c r="AX32" s="73"/>
+      <c r="AY32" s="73"/>
+      <c r="AZ32" s="73"/>
+    </row>
+    <row r="33" spans="3:52" x14ac:dyDescent="0.35">
       <c r="C33" s="8"/>
       <c r="D33" s="8"/>
       <c r="E33" s="8"/>
       <c r="F33" s="8"/>
       <c r="G33" s="8"/>
       <c r="H33" s="8"/>
       <c r="I33" s="8"/>
       <c r="J33" s="8"/>
       <c r="K33" s="8"/>
       <c r="L33" s="8"/>
       <c r="M33" s="8"/>
       <c r="N33" s="8"/>
       <c r="O33" s="8"/>
       <c r="P33" s="8"/>
       <c r="Q33" s="8"/>
       <c r="R33" s="8"/>
       <c r="S33" s="8"/>
       <c r="T33" s="8"/>
       <c r="U33" s="8"/>
       <c r="V33" s="8"/>
       <c r="W33" s="8"/>
       <c r="X33" s="8"/>
       <c r="Y33" s="8"/>
       <c r="Z33" s="8"/>
       <c r="AA33" s="8"/>
       <c r="AB33" s="8"/>
       <c r="AC33" s="8"/>
       <c r="AD33" s="8"/>
       <c r="AE33" s="8"/>
       <c r="AF33" s="8"/>
       <c r="AG33" s="9"/>
       <c r="AH33" s="9"/>
       <c r="AI33" s="9"/>
       <c r="AJ33" s="9"/>
       <c r="AK33" s="8"/>
       <c r="AL33" s="8"/>
       <c r="AM33" s="8"/>
       <c r="AN33" s="8"/>
       <c r="AO33" s="8"/>
       <c r="AP33" s="9"/>
       <c r="AQ33" s="9"/>
       <c r="AR33" s="9"/>
       <c r="AS33" s="9"/>
       <c r="AT33" s="8"/>
       <c r="AU33" s="4"/>
       <c r="AV33" s="4"/>
-      <c r="AW33" s="56"/>
-[...5 lines deleted...]
-      <c r="C34" s="53" t="s">
+      <c r="AW33" s="73"/>
+      <c r="AX33" s="73"/>
+      <c r="AY33" s="73"/>
+      <c r="AZ33" s="73"/>
+    </row>
+    <row r="34" spans="3:52" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C34" s="74" t="s">
+        <v>50</v>
+      </c>
+      <c r="D34" s="75"/>
+      <c r="E34" s="75"/>
+      <c r="F34" s="75"/>
+      <c r="G34" s="8"/>
+      <c r="H34" s="74" t="s">
+        <v>51</v>
+      </c>
+      <c r="I34" s="75"/>
+      <c r="J34" s="75"/>
+      <c r="K34" s="75"/>
+      <c r="L34" s="8"/>
+      <c r="M34" s="28"/>
+      <c r="N34" s="29"/>
+      <c r="O34" s="29"/>
+      <c r="P34" s="29"/>
+      <c r="Q34" s="8"/>
+      <c r="R34" s="28" t="s">
+        <v>52</v>
+      </c>
+      <c r="S34" s="29"/>
+      <c r="T34" s="29"/>
+      <c r="U34" s="29"/>
+      <c r="V34" s="8"/>
+      <c r="W34" s="28" t="s">
+        <v>53</v>
+      </c>
+      <c r="X34" s="29"/>
+      <c r="Y34" s="29"/>
+      <c r="Z34" s="29"/>
+      <c r="AA34" s="8"/>
+      <c r="AB34" s="28" t="s">
+        <v>54</v>
+      </c>
+      <c r="AC34" s="29"/>
+      <c r="AD34" s="29"/>
+      <c r="AE34" s="29"/>
+      <c r="AF34" s="8"/>
+      <c r="AG34" s="76" t="s">
         <v>55</v>
       </c>
-      <c r="D34" s="54"/>
-[...41 lines deleted...]
-      <c r="AJ34" s="58"/>
+      <c r="AH34" s="77"/>
+      <c r="AI34" s="77"/>
+      <c r="AJ34" s="77"/>
       <c r="AK34" s="8"/>
-      <c r="AL34" s="57" t="s">
-[...4 lines deleted...]
-      <c r="AO34" s="58"/>
+      <c r="AL34" s="76" t="s">
+        <v>55</v>
+      </c>
+      <c r="AM34" s="77"/>
+      <c r="AN34" s="77"/>
+      <c r="AO34" s="77"/>
       <c r="AP34" s="9"/>
       <c r="AQ34" s="9"/>
       <c r="AR34" s="9"/>
       <c r="AS34" s="9"/>
       <c r="AT34" s="8"/>
       <c r="AU34" s="4"/>
       <c r="AV34" s="4"/>
       <c r="AW34" s="8"/>
       <c r="AX34" s="8"/>
       <c r="AY34" s="8"/>
       <c r="AZ34" s="13"/>
     </row>
-    <row r="35" spans="3:52" ht="30" customHeight="1">
-[...3 lines deleted...]
-      <c r="F35" s="54"/>
+    <row r="35" spans="3:52" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C35" s="75"/>
+      <c r="D35" s="75"/>
+      <c r="E35" s="75"/>
+      <c r="F35" s="75"/>
       <c r="G35" s="8"/>
-      <c r="H35" s="54"/>
-[...2 lines deleted...]
-      <c r="K35" s="54"/>
+      <c r="H35" s="75"/>
+      <c r="I35" s="75"/>
+      <c r="J35" s="75"/>
+      <c r="K35" s="75"/>
       <c r="L35" s="8"/>
-      <c r="M35" s="52"/>
-[...2 lines deleted...]
-      <c r="P35" s="52"/>
+      <c r="M35" s="29"/>
+      <c r="N35" s="29"/>
+      <c r="O35" s="29"/>
+      <c r="P35" s="29"/>
       <c r="Q35" s="8"/>
-      <c r="R35" s="52"/>
-[...2 lines deleted...]
-      <c r="U35" s="52"/>
+      <c r="R35" s="29"/>
+      <c r="S35" s="29"/>
+      <c r="T35" s="29"/>
+      <c r="U35" s="29"/>
       <c r="V35" s="8"/>
-      <c r="W35" s="52"/>
-[...2 lines deleted...]
-      <c r="Z35" s="52"/>
+      <c r="W35" s="29"/>
+      <c r="X35" s="29"/>
+      <c r="Y35" s="29"/>
+      <c r="Z35" s="29"/>
       <c r="AA35" s="8"/>
-      <c r="AB35" s="52"/>
-[...2 lines deleted...]
-      <c r="AE35" s="52"/>
+      <c r="AB35" s="29"/>
+      <c r="AC35" s="29"/>
+      <c r="AD35" s="29"/>
+      <c r="AE35" s="29"/>
       <c r="AF35" s="8"/>
-      <c r="AG35" s="58"/>
-[...2 lines deleted...]
-      <c r="AJ35" s="58"/>
+      <c r="AG35" s="77"/>
+      <c r="AH35" s="77"/>
+      <c r="AI35" s="77"/>
+      <c r="AJ35" s="77"/>
       <c r="AK35" s="8"/>
-      <c r="AL35" s="58"/>
-[...2 lines deleted...]
-      <c r="AO35" s="58"/>
+      <c r="AL35" s="77"/>
+      <c r="AM35" s="77"/>
+      <c r="AN35" s="77"/>
+      <c r="AO35" s="77"/>
       <c r="AP35" s="9"/>
       <c r="AQ35" s="9"/>
       <c r="AR35" s="9"/>
       <c r="AS35" s="9"/>
       <c r="AT35" s="8"/>
       <c r="AU35" s="4"/>
       <c r="AV35" s="4"/>
       <c r="AW35" s="4"/>
     </row>
-    <row r="36" spans="3:52">
+    <row r="36" spans="3:52" x14ac:dyDescent="0.35">
       <c r="C36" s="7"/>
       <c r="D36" s="7"/>
       <c r="E36" s="7"/>
       <c r="F36" s="7">
         <v>0</v>
       </c>
       <c r="G36" s="8"/>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7">
         <v>0</v>
       </c>
       <c r="L36" s="8"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="8"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7">
         <v>0</v>
       </c>
       <c r="T36" s="7">
         <v>4</v>
@@ -3716,204 +3717,204 @@
       </c>
       <c r="AE36" s="11">
         <v>5</v>
       </c>
       <c r="AF36" s="8"/>
       <c r="AG36" s="7"/>
       <c r="AH36" s="7"/>
       <c r="AI36" s="7"/>
       <c r="AJ36" s="7"/>
       <c r="AK36" s="8"/>
       <c r="AL36" s="7"/>
       <c r="AM36" s="7"/>
       <c r="AN36" s="7"/>
       <c r="AO36" s="7">
         <v>10</v>
       </c>
       <c r="AP36" s="9"/>
       <c r="AQ36" s="9"/>
       <c r="AR36" s="9"/>
       <c r="AS36" s="9"/>
       <c r="AT36" s="8"/>
       <c r="AU36" s="4"/>
       <c r="AV36" s="4"/>
       <c r="AW36" s="4"/>
     </row>
-    <row r="37" spans="3:52">
+    <row r="37" spans="3:52" x14ac:dyDescent="0.35">
       <c r="C37" s="8"/>
       <c r="D37" s="8"/>
       <c r="E37" s="8"/>
       <c r="F37" s="8"/>
       <c r="G37" s="8"/>
       <c r="H37" s="8"/>
       <c r="I37" s="8"/>
       <c r="J37" s="8"/>
       <c r="K37" s="8"/>
       <c r="L37" s="8"/>
       <c r="M37" s="8"/>
       <c r="N37" s="8"/>
       <c r="O37" s="8"/>
       <c r="P37" s="8"/>
       <c r="Q37" s="8"/>
       <c r="R37" s="8"/>
       <c r="S37" s="8"/>
       <c r="T37" s="8"/>
       <c r="U37" s="8"/>
       <c r="V37" s="8"/>
       <c r="W37" s="8"/>
       <c r="X37" s="8"/>
       <c r="Y37" s="8"/>
       <c r="Z37" s="8"/>
       <c r="AA37" s="8"/>
       <c r="AB37" s="8"/>
       <c r="AC37" s="8"/>
       <c r="AD37" s="8"/>
       <c r="AE37" s="8"/>
       <c r="AF37" s="8"/>
       <c r="AG37" s="8"/>
       <c r="AH37" s="8"/>
       <c r="AI37" s="8"/>
       <c r="AJ37" s="8"/>
       <c r="AK37" s="8"/>
       <c r="AL37" s="8"/>
       <c r="AM37" s="8"/>
       <c r="AN37" s="8"/>
       <c r="AO37" s="8"/>
       <c r="AP37" s="9"/>
       <c r="AQ37" s="9"/>
       <c r="AR37" s="9"/>
       <c r="AS37" s="9"/>
       <c r="AT37" s="9"/>
       <c r="AU37" s="4"/>
       <c r="AV37" s="4"/>
       <c r="AW37" s="4"/>
     </row>
-    <row r="38" spans="3:52" ht="30.75" customHeight="1">
-      <c r="C38" s="40" t="s">
+    <row r="38" spans="3:52" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C38" s="78" t="s">
+        <v>56</v>
+      </c>
+      <c r="D38" s="79"/>
+      <c r="E38" s="79"/>
+      <c r="F38" s="79"/>
+      <c r="G38" s="8"/>
+      <c r="H38" s="78" t="s">
+        <v>56</v>
+      </c>
+      <c r="I38" s="79"/>
+      <c r="J38" s="79"/>
+      <c r="K38" s="79"/>
+      <c r="L38" s="9"/>
+      <c r="M38" s="74" t="s">
+        <v>57</v>
+      </c>
+      <c r="N38" s="75"/>
+      <c r="O38" s="75"/>
+      <c r="P38" s="75"/>
+      <c r="Q38" s="8"/>
+      <c r="R38" s="82" t="s">
+        <v>58</v>
+      </c>
+      <c r="S38" s="83"/>
+      <c r="T38" s="83"/>
+      <c r="U38" s="83"/>
+      <c r="V38" s="8"/>
+      <c r="W38" s="82" t="s">
+        <v>59</v>
+      </c>
+      <c r="X38" s="83"/>
+      <c r="Y38" s="83"/>
+      <c r="Z38" s="83"/>
+      <c r="AA38" s="8"/>
+      <c r="AB38" s="82" t="s">
+        <v>60</v>
+      </c>
+      <c r="AC38" s="83"/>
+      <c r="AD38" s="83"/>
+      <c r="AE38" s="83"/>
+      <c r="AF38" s="8"/>
+      <c r="AG38" s="82" t="s">
         <v>61</v>
       </c>
-      <c r="D38" s="41"/>
-[...10 lines deleted...]
-      <c r="M38" s="53" t="s">
+      <c r="AH38" s="83"/>
+      <c r="AI38" s="83"/>
+      <c r="AJ38" s="83"/>
+      <c r="AK38" s="8"/>
+      <c r="AL38" s="82" t="s">
         <v>62</v>
       </c>
-      <c r="N38" s="54"/>
-[...36 lines deleted...]
-      <c r="AO38" s="43"/>
+      <c r="AM38" s="83"/>
+      <c r="AN38" s="83"/>
+      <c r="AO38" s="83"/>
       <c r="AU38" s="3"/>
       <c r="AV38" s="4"/>
       <c r="AW38" s="4"/>
     </row>
-    <row r="39" spans="3:52" ht="32.25" customHeight="1">
-[...3 lines deleted...]
-      <c r="F39" s="41"/>
+    <row r="39" spans="3:52" ht="32.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C39" s="79"/>
+      <c r="D39" s="79"/>
+      <c r="E39" s="79"/>
+      <c r="F39" s="79"/>
       <c r="G39" s="8"/>
-      <c r="H39" s="41"/>
-[...2 lines deleted...]
-      <c r="K39" s="41"/>
+      <c r="H39" s="79"/>
+      <c r="I39" s="79"/>
+      <c r="J39" s="79"/>
+      <c r="K39" s="79"/>
       <c r="L39" s="9"/>
-      <c r="M39" s="54"/>
-[...2 lines deleted...]
-      <c r="P39" s="54"/>
+      <c r="M39" s="75"/>
+      <c r="N39" s="75"/>
+      <c r="O39" s="75"/>
+      <c r="P39" s="75"/>
       <c r="Q39" s="8"/>
-      <c r="R39" s="43"/>
-[...2 lines deleted...]
-      <c r="U39" s="43"/>
+      <c r="R39" s="83"/>
+      <c r="S39" s="83"/>
+      <c r="T39" s="83"/>
+      <c r="U39" s="83"/>
       <c r="V39" s="8"/>
-      <c r="W39" s="43"/>
-[...2 lines deleted...]
-      <c r="Z39" s="43"/>
+      <c r="W39" s="83"/>
+      <c r="X39" s="83"/>
+      <c r="Y39" s="83"/>
+      <c r="Z39" s="83"/>
       <c r="AA39" s="8"/>
-      <c r="AB39" s="43"/>
-[...2 lines deleted...]
-      <c r="AE39" s="43"/>
+      <c r="AB39" s="83"/>
+      <c r="AC39" s="83"/>
+      <c r="AD39" s="83"/>
+      <c r="AE39" s="83"/>
       <c r="AF39" s="8"/>
-      <c r="AG39" s="43"/>
-[...2 lines deleted...]
-      <c r="AJ39" s="43"/>
+      <c r="AG39" s="83"/>
+      <c r="AH39" s="83"/>
+      <c r="AI39" s="83"/>
+      <c r="AJ39" s="83"/>
       <c r="AK39" s="8"/>
-      <c r="AL39" s="43"/>
-[...2 lines deleted...]
-      <c r="AO39" s="43"/>
+      <c r="AL39" s="83"/>
+      <c r="AM39" s="83"/>
+      <c r="AN39" s="83"/>
+      <c r="AO39" s="83"/>
       <c r="AU39" s="3"/>
       <c r="AV39" s="4"/>
       <c r="AW39" s="4"/>
     </row>
-    <row r="40" spans="3:52">
+    <row r="40" spans="3:52" x14ac:dyDescent="0.35">
       <c r="C40" s="12"/>
       <c r="D40" s="12"/>
       <c r="E40" s="12"/>
       <c r="F40" s="7">
         <v>0</v>
       </c>
       <c r="G40" s="8"/>
       <c r="H40" s="12"/>
       <c r="I40" s="12"/>
       <c r="J40" s="12"/>
       <c r="K40" s="7">
         <v>1</v>
       </c>
       <c r="L40" s="9"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7">
         <v>1</v>
       </c>
       <c r="Q40" s="8"/>
       <c r="R40" s="12"/>
       <c r="S40" s="12"/>
       <c r="T40" s="12"/>
       <c r="U40" s="7">
@@ -3929,193 +3930,193 @@
       <c r="AA40" s="8"/>
       <c r="AB40" s="7"/>
       <c r="AC40" s="7"/>
       <c r="AD40" s="7"/>
       <c r="AE40" s="7">
         <v>0</v>
       </c>
       <c r="AF40" s="8"/>
       <c r="AG40" s="7"/>
       <c r="AH40" s="7"/>
       <c r="AI40" s="7"/>
       <c r="AJ40" s="7">
         <v>0</v>
       </c>
       <c r="AK40" s="8"/>
       <c r="AL40" s="7"/>
       <c r="AM40" s="7"/>
       <c r="AN40" s="7"/>
       <c r="AO40" s="7">
         <v>0</v>
       </c>
       <c r="AU40" s="3"/>
       <c r="AV40" s="4"/>
       <c r="AW40" s="4"/>
     </row>
-    <row r="41" spans="3:52">
+    <row r="41" spans="3:52" x14ac:dyDescent="0.35">
       <c r="C41" s="9"/>
       <c r="D41" s="9"/>
       <c r="E41" s="9"/>
       <c r="F41" s="9"/>
       <c r="G41" s="9"/>
       <c r="H41" s="9"/>
       <c r="I41" s="9"/>
       <c r="J41" s="9"/>
       <c r="K41" s="9"/>
       <c r="L41" s="9"/>
       <c r="M41" s="9"/>
       <c r="N41" s="9"/>
       <c r="O41" s="9"/>
       <c r="P41" s="9"/>
       <c r="Q41" s="9"/>
       <c r="R41" s="9"/>
       <c r="S41" s="9"/>
       <c r="T41" s="9"/>
       <c r="U41" s="9"/>
       <c r="V41" s="9"/>
       <c r="W41" s="9"/>
       <c r="X41" s="9"/>
       <c r="Y41" s="9"/>
       <c r="Z41" s="9"/>
       <c r="AA41" s="9"/>
       <c r="AB41" s="9"/>
       <c r="AC41" s="9"/>
       <c r="AD41" s="9"/>
       <c r="AE41" s="9"/>
       <c r="AF41" s="9"/>
       <c r="AG41" s="9"/>
       <c r="AH41" s="9"/>
       <c r="AI41" s="9"/>
       <c r="AJ41" s="9"/>
       <c r="AK41" s="9"/>
       <c r="AU41" s="3"/>
       <c r="AV41" s="4"/>
       <c r="AW41" s="4"/>
     </row>
-    <row r="42" spans="3:52">
-      <c r="C42" s="44" t="s">
+    <row r="42" spans="3:52" x14ac:dyDescent="0.35">
+      <c r="C42" s="84" t="s">
+        <v>63</v>
+      </c>
+      <c r="D42" s="85"/>
+      <c r="E42" s="85"/>
+      <c r="F42" s="86"/>
+      <c r="G42" s="9"/>
+      <c r="H42" s="90" t="s">
+        <v>64</v>
+      </c>
+      <c r="I42" s="90"/>
+      <c r="J42" s="90"/>
+      <c r="K42" s="90"/>
+      <c r="L42" s="8"/>
+      <c r="M42" s="90" t="s">
+        <v>65</v>
+      </c>
+      <c r="N42" s="90"/>
+      <c r="O42" s="90"/>
+      <c r="P42" s="90"/>
+      <c r="Q42" s="9"/>
+      <c r="R42" s="90" t="s">
+        <v>66</v>
+      </c>
+      <c r="S42" s="90"/>
+      <c r="T42" s="90"/>
+      <c r="U42" s="90"/>
+      <c r="V42" s="9"/>
+      <c r="W42" s="90" t="s">
+        <v>67</v>
+      </c>
+      <c r="X42" s="90"/>
+      <c r="Y42" s="90"/>
+      <c r="Z42" s="90"/>
+      <c r="AA42" s="9"/>
+      <c r="AB42" s="90" t="s">
         <v>68</v>
       </c>
-      <c r="D42" s="45"/>
-[...3 lines deleted...]
-      <c r="H42" s="50" t="s">
+      <c r="AC42" s="90"/>
+      <c r="AD42" s="90"/>
+      <c r="AE42" s="90"/>
+      <c r="AF42" s="9"/>
+      <c r="AG42" s="82" t="s">
         <v>69</v>
       </c>
-      <c r="I42" s="50"/>
-[...36 lines deleted...]
-      <c r="AJ42" s="43"/>
+      <c r="AH42" s="83"/>
+      <c r="AI42" s="83"/>
+      <c r="AJ42" s="83"/>
       <c r="AK42" s="9"/>
-      <c r="AL42" s="51"/>
-[...2 lines deleted...]
-      <c r="AO42" s="52"/>
+      <c r="AL42" s="28"/>
+      <c r="AM42" s="29"/>
+      <c r="AN42" s="29"/>
+      <c r="AO42" s="29"/>
       <c r="AU42" s="3"/>
       <c r="AV42" s="4"/>
       <c r="AW42" s="4"/>
     </row>
-    <row r="43" spans="3:52" ht="35.25" customHeight="1">
-[...3 lines deleted...]
-      <c r="F43" s="49"/>
+    <row r="43" spans="3:52" ht="35.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C43" s="87"/>
+      <c r="D43" s="88"/>
+      <c r="E43" s="88"/>
+      <c r="F43" s="89"/>
       <c r="G43" s="9"/>
-      <c r="H43" s="50"/>
-[...2 lines deleted...]
-      <c r="K43" s="50"/>
+      <c r="H43" s="90"/>
+      <c r="I43" s="90"/>
+      <c r="J43" s="90"/>
+      <c r="K43" s="90"/>
       <c r="L43" s="8"/>
-      <c r="M43" s="50"/>
-[...2 lines deleted...]
-      <c r="P43" s="50"/>
+      <c r="M43" s="90"/>
+      <c r="N43" s="90"/>
+      <c r="O43" s="90"/>
+      <c r="P43" s="90"/>
       <c r="Q43" s="9"/>
-      <c r="R43" s="50"/>
-[...2 lines deleted...]
-      <c r="U43" s="50"/>
+      <c r="R43" s="90"/>
+      <c r="S43" s="90"/>
+      <c r="T43" s="90"/>
+      <c r="U43" s="90"/>
       <c r="V43" s="9"/>
-      <c r="W43" s="50"/>
-[...2 lines deleted...]
-      <c r="Z43" s="50"/>
+      <c r="W43" s="90"/>
+      <c r="X43" s="90"/>
+      <c r="Y43" s="90"/>
+      <c r="Z43" s="90"/>
       <c r="AA43" s="9"/>
-      <c r="AB43" s="50"/>
-[...2 lines deleted...]
-      <c r="AE43" s="50"/>
+      <c r="AB43" s="90"/>
+      <c r="AC43" s="90"/>
+      <c r="AD43" s="90"/>
+      <c r="AE43" s="90"/>
       <c r="AF43" s="9"/>
-      <c r="AG43" s="43"/>
-[...2 lines deleted...]
-      <c r="AJ43" s="43"/>
+      <c r="AG43" s="83"/>
+      <c r="AH43" s="83"/>
+      <c r="AI43" s="83"/>
+      <c r="AJ43" s="83"/>
       <c r="AK43" s="9"/>
-      <c r="AL43" s="52"/>
-[...2 lines deleted...]
-      <c r="AO43" s="52"/>
+      <c r="AL43" s="29"/>
+      <c r="AM43" s="29"/>
+      <c r="AN43" s="29"/>
+      <c r="AO43" s="29"/>
       <c r="AU43" s="3"/>
       <c r="AV43" s="4"/>
       <c r="AW43" s="4"/>
     </row>
-    <row r="44" spans="3:52">
+    <row r="44" spans="3:52" x14ac:dyDescent="0.35">
       <c r="C44" s="7"/>
       <c r="D44" s="7"/>
       <c r="E44" s="7"/>
       <c r="F44" s="7">
         <v>1</v>
       </c>
       <c r="G44" s="9"/>
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>
       <c r="K44" s="7">
         <v>1</v>
       </c>
       <c r="L44" s="8"/>
       <c r="M44" s="7"/>
       <c r="N44" s="7"/>
       <c r="O44" s="7"/>
       <c r="P44" s="7">
         <v>1</v>
       </c>
       <c r="Q44" s="9"/>
       <c r="R44" s="7"/>
       <c r="S44" s="7"/>
       <c r="T44" s="7"/>
       <c r="U44" s="7">
@@ -4134,1221 +4135,1249 @@
       <c r="AD44" s="7"/>
       <c r="AE44" s="7">
         <v>1</v>
       </c>
       <c r="AF44" s="9"/>
       <c r="AG44" s="7"/>
       <c r="AH44" s="7"/>
       <c r="AI44" s="7"/>
       <c r="AJ44" s="7">
         <v>2</v>
       </c>
       <c r="AK44" s="9"/>
       <c r="AL44" s="7"/>
       <c r="AM44" s="7"/>
       <c r="AN44" s="7"/>
       <c r="AO44" s="7"/>
       <c r="AP44" s="9"/>
       <c r="AQ44" s="9"/>
       <c r="AR44" s="9"/>
       <c r="AS44" s="9"/>
       <c r="AT44" s="9"/>
       <c r="AU44" s="4"/>
       <c r="AV44" s="4"/>
       <c r="AW44" s="4"/>
     </row>
-    <row r="45" spans="3:52">
+    <row r="45" spans="3:52" x14ac:dyDescent="0.35">
       <c r="C45" s="8"/>
       <c r="D45" s="8"/>
       <c r="E45" s="8"/>
       <c r="F45" s="8"/>
       <c r="G45" s="9"/>
       <c r="H45" s="8"/>
       <c r="I45" s="8"/>
       <c r="J45" s="8"/>
       <c r="K45" s="8"/>
       <c r="L45" s="8"/>
       <c r="M45" s="8"/>
       <c r="N45" s="8"/>
       <c r="O45" s="8"/>
       <c r="P45" s="8"/>
       <c r="Q45" s="9"/>
       <c r="R45" s="8"/>
       <c r="S45" s="8"/>
       <c r="T45" s="8"/>
       <c r="U45" s="8"/>
       <c r="V45" s="9"/>
       <c r="W45" s="8"/>
       <c r="X45" s="8"/>
       <c r="Y45" s="8"/>
       <c r="Z45" s="8"/>
       <c r="AA45" s="9"/>
       <c r="AB45" s="8"/>
       <c r="AC45" s="8"/>
       <c r="AD45" s="8"/>
       <c r="AE45" s="8"/>
       <c r="AF45" s="9"/>
       <c r="AG45" s="9"/>
       <c r="AH45" s="9"/>
       <c r="AI45" s="9"/>
       <c r="AJ45" s="9"/>
       <c r="AK45" s="9"/>
       <c r="AL45" s="9"/>
       <c r="AM45" s="9"/>
       <c r="AN45" s="9"/>
       <c r="AO45" s="8"/>
       <c r="AP45" s="9"/>
       <c r="AQ45" s="9"/>
       <c r="AR45" s="9"/>
       <c r="AS45" s="9"/>
       <c r="AT45" s="9"/>
       <c r="AU45" s="4"/>
       <c r="AV45" s="4"/>
       <c r="AW45" s="4"/>
     </row>
-    <row r="46" spans="3:52" ht="15" customHeight="1">
-      <c r="C46" s="40" t="s">
+    <row r="46" spans="3:52" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C46" s="78" t="s">
+        <v>70</v>
+      </c>
+      <c r="D46" s="79"/>
+      <c r="E46" s="79"/>
+      <c r="F46" s="79"/>
+      <c r="G46" s="8"/>
+      <c r="H46" s="78" t="s">
+        <v>71</v>
+      </c>
+      <c r="I46" s="79"/>
+      <c r="J46" s="79"/>
+      <c r="K46" s="79"/>
+      <c r="L46" s="8"/>
+      <c r="M46" s="78" t="s">
+        <v>72</v>
+      </c>
+      <c r="N46" s="79"/>
+      <c r="O46" s="79"/>
+      <c r="P46" s="79"/>
+      <c r="Q46" s="8"/>
+      <c r="R46" s="78" t="s">
+        <v>73</v>
+      </c>
+      <c r="S46" s="79"/>
+      <c r="T46" s="79"/>
+      <c r="U46" s="79"/>
+      <c r="V46" s="8"/>
+      <c r="W46" s="80" t="s">
+        <v>74</v>
+      </c>
+      <c r="X46" s="81"/>
+      <c r="Y46" s="81"/>
+      <c r="Z46" s="81"/>
+      <c r="AA46" s="8"/>
+      <c r="AB46" s="80" t="s">
         <v>75</v>
       </c>
-      <c r="D46" s="41"/>
-[...3 lines deleted...]
-      <c r="H46" s="40" t="s">
+      <c r="AC46" s="81"/>
+      <c r="AD46" s="81"/>
+      <c r="AE46" s="81"/>
+      <c r="AF46" s="8"/>
+      <c r="AG46" s="80" t="s">
         <v>76</v>
       </c>
-      <c r="I46" s="41"/>
-[...3 lines deleted...]
-      <c r="M46" s="40" t="s">
+      <c r="AH46" s="81"/>
+      <c r="AI46" s="81"/>
+      <c r="AJ46" s="81"/>
+      <c r="AK46" s="8"/>
+      <c r="AL46" s="80" t="s">
         <v>77</v>
       </c>
-      <c r="N46" s="41"/>
-[...36 lines deleted...]
-      <c r="AO46" s="38"/>
+      <c r="AM46" s="81"/>
+      <c r="AN46" s="81"/>
+      <c r="AO46" s="81"/>
       <c r="AP46" s="9"/>
       <c r="AQ46" s="9"/>
       <c r="AR46" s="9"/>
       <c r="AS46" s="9"/>
       <c r="AT46" s="8"/>
       <c r="AU46" s="4"/>
       <c r="AV46" s="4"/>
       <c r="AW46" s="4"/>
     </row>
-    <row r="47" spans="3:52" ht="30" customHeight="1">
-[...3 lines deleted...]
-      <c r="F47" s="41"/>
+    <row r="47" spans="3:52" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C47" s="79"/>
+      <c r="D47" s="79"/>
+      <c r="E47" s="79"/>
+      <c r="F47" s="79"/>
       <c r="G47" s="8"/>
-      <c r="H47" s="41"/>
-[...2 lines deleted...]
-      <c r="K47" s="41"/>
+      <c r="H47" s="79"/>
+      <c r="I47" s="79"/>
+      <c r="J47" s="79"/>
+      <c r="K47" s="79"/>
       <c r="L47" s="8"/>
-      <c r="M47" s="41"/>
-[...2 lines deleted...]
-      <c r="P47" s="41"/>
+      <c r="M47" s="79"/>
+      <c r="N47" s="79"/>
+      <c r="O47" s="79"/>
+      <c r="P47" s="79"/>
       <c r="Q47" s="8"/>
-      <c r="R47" s="41"/>
-[...2 lines deleted...]
-      <c r="U47" s="41"/>
+      <c r="R47" s="79"/>
+      <c r="S47" s="79"/>
+      <c r="T47" s="79"/>
+      <c r="U47" s="79"/>
       <c r="V47" s="8"/>
-      <c r="W47" s="38"/>
-[...2 lines deleted...]
-      <c r="Z47" s="38"/>
+      <c r="W47" s="81"/>
+      <c r="X47" s="81"/>
+      <c r="Y47" s="81"/>
+      <c r="Z47" s="81"/>
       <c r="AA47" s="8"/>
-      <c r="AB47" s="38"/>
-[...2 lines deleted...]
-      <c r="AE47" s="38"/>
+      <c r="AB47" s="81"/>
+      <c r="AC47" s="81"/>
+      <c r="AD47" s="81"/>
+      <c r="AE47" s="81"/>
       <c r="AF47" s="8"/>
-      <c r="AG47" s="38"/>
-[...2 lines deleted...]
-      <c r="AJ47" s="38"/>
+      <c r="AG47" s="81"/>
+      <c r="AH47" s="81"/>
+      <c r="AI47" s="81"/>
+      <c r="AJ47" s="81"/>
       <c r="AK47" s="8"/>
-      <c r="AL47" s="38"/>
-[...2 lines deleted...]
-      <c r="AO47" s="38"/>
+      <c r="AL47" s="81"/>
+      <c r="AM47" s="81"/>
+      <c r="AN47" s="81"/>
+      <c r="AO47" s="81"/>
       <c r="AP47" s="9"/>
       <c r="AQ47" s="9"/>
       <c r="AR47" s="9"/>
       <c r="AS47" s="9"/>
       <c r="AT47" s="8"/>
       <c r="AU47" s="4"/>
       <c r="AV47" s="4"/>
       <c r="AW47" s="4"/>
     </row>
-    <row r="48" spans="3:52">
+    <row r="48" spans="3:52" x14ac:dyDescent="0.35">
       <c r="C48" s="7"/>
       <c r="D48" s="7"/>
       <c r="E48" s="7"/>
       <c r="F48" s="7"/>
       <c r="G48" s="8"/>
       <c r="H48" s="7"/>
       <c r="I48" s="7"/>
       <c r="J48" s="7"/>
       <c r="K48" s="7"/>
       <c r="L48" s="8"/>
       <c r="M48" s="7"/>
       <c r="N48" s="7"/>
       <c r="O48" s="7"/>
       <c r="P48" s="7"/>
       <c r="Q48" s="8"/>
       <c r="R48" s="7"/>
       <c r="S48" s="7"/>
       <c r="T48" s="7"/>
       <c r="U48" s="7">
         <v>1</v>
       </c>
       <c r="V48" s="8"/>
       <c r="W48" s="7"/>
       <c r="X48" s="7"/>
       <c r="Y48" s="7"/>
       <c r="Z48" s="7"/>
       <c r="AA48" s="8"/>
       <c r="AB48" s="7"/>
       <c r="AC48" s="7"/>
       <c r="AD48" s="7"/>
       <c r="AE48" s="7"/>
       <c r="AF48" s="8"/>
       <c r="AG48" s="7"/>
       <c r="AH48" s="7"/>
       <c r="AI48" s="7"/>
       <c r="AJ48" s="7"/>
       <c r="AK48" s="8"/>
       <c r="AL48" s="7"/>
       <c r="AM48" s="7"/>
       <c r="AN48" s="7"/>
       <c r="AO48" s="7"/>
       <c r="AP48" s="9"/>
       <c r="AQ48" s="9"/>
       <c r="AR48" s="9"/>
       <c r="AS48" s="9"/>
       <c r="AT48" s="8"/>
       <c r="AU48" s="4"/>
       <c r="AV48" s="4"/>
       <c r="AW48" s="4"/>
     </row>
-    <row r="49" spans="1:50" ht="18.75" thickBot="1">
+    <row r="49" spans="1:50" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
       <c r="C49" s="8"/>
       <c r="D49" s="8"/>
       <c r="E49" s="8"/>
       <c r="F49" s="8"/>
       <c r="G49" s="9"/>
       <c r="H49" s="8"/>
       <c r="I49" s="8"/>
       <c r="J49" s="8"/>
       <c r="K49" s="8"/>
       <c r="L49" s="8"/>
       <c r="M49" s="8"/>
       <c r="N49" s="8"/>
       <c r="O49" s="8"/>
       <c r="P49" s="8"/>
       <c r="Q49" s="9"/>
       <c r="R49" s="8"/>
       <c r="S49" s="8"/>
       <c r="T49" s="8"/>
       <c r="U49" s="8"/>
       <c r="V49" s="9"/>
       <c r="W49" s="8"/>
       <c r="X49" s="8"/>
       <c r="Y49" s="8"/>
       <c r="Z49" s="8"/>
       <c r="AA49" s="9"/>
       <c r="AB49" s="8"/>
       <c r="AC49" s="8"/>
       <c r="AD49" s="8"/>
       <c r="AE49" s="8"/>
       <c r="AF49" s="9"/>
       <c r="AG49" s="9"/>
       <c r="AH49" s="9"/>
       <c r="AI49" s="9"/>
       <c r="AJ49" s="9"/>
       <c r="AK49" s="9"/>
       <c r="AL49" s="9"/>
       <c r="AM49" s="9"/>
       <c r="AN49" s="9"/>
       <c r="AO49" s="8"/>
       <c r="AP49" s="9"/>
       <c r="AQ49" s="9"/>
       <c r="AR49" s="9"/>
       <c r="AS49" s="9"/>
       <c r="AT49" s="9"/>
       <c r="AU49" s="4"/>
       <c r="AV49" s="4"/>
       <c r="AW49" s="4"/>
     </row>
-    <row r="50" spans="1:50" ht="18.75" thickBot="1">
+    <row r="50" spans="1:50" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
       <c r="C50" s="8"/>
       <c r="D50" s="8"/>
       <c r="E50" s="8"/>
       <c r="F50" s="8"/>
       <c r="G50" s="9"/>
       <c r="H50" s="8"/>
       <c r="I50" s="8"/>
       <c r="J50" s="8"/>
       <c r="K50" s="8"/>
       <c r="L50" s="8"/>
       <c r="M50" s="8"/>
       <c r="N50" s="8"/>
       <c r="O50" s="8"/>
       <c r="P50" s="8"/>
       <c r="Q50" s="9"/>
       <c r="R50" s="8"/>
       <c r="S50" s="8"/>
       <c r="T50" s="8"/>
       <c r="U50" s="8"/>
       <c r="V50" s="9"/>
       <c r="W50" s="8"/>
       <c r="X50" s="8"/>
       <c r="Y50" s="8"/>
       <c r="Z50" s="8"/>
       <c r="AA50" s="9"/>
       <c r="AB50" s="8"/>
       <c r="AC50" s="8"/>
       <c r="AD50" s="8"/>
       <c r="AE50" s="8"/>
       <c r="AF50" s="9"/>
       <c r="AG50" s="9"/>
       <c r="AH50" s="9"/>
       <c r="AI50" s="9"/>
       <c r="AJ50" s="14"/>
       <c r="AK50" s="9"/>
-      <c r="AL50" s="39" t="s">
-[...8 lines deleted...]
-      <c r="AS50" s="27">
+      <c r="AL50" s="93" t="s">
+        <v>78</v>
+      </c>
+      <c r="AM50" s="93"/>
+      <c r="AN50" s="93"/>
+      <c r="AO50" s="93"/>
+      <c r="AP50" s="93"/>
+      <c r="AQ50" s="93"/>
+      <c r="AR50" s="93"/>
+      <c r="AS50" s="92">
         <f>+D58+I58+N58+S58+X58+AC58+AH58+AM58+AR58</f>
         <v>205</v>
       </c>
-      <c r="AT50" s="27"/>
+      <c r="AT50" s="92"/>
       <c r="AU50" s="4"/>
       <c r="AV50" s="4"/>
       <c r="AW50" s="4"/>
     </row>
-    <row r="51" spans="1:50" ht="18.75" thickBot="1">
+    <row r="51" spans="1:50" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
       <c r="C51" s="8"/>
       <c r="D51" s="8"/>
       <c r="E51" s="8"/>
       <c r="F51" s="8"/>
       <c r="G51" s="9"/>
       <c r="H51" s="8"/>
       <c r="I51" s="8"/>
       <c r="J51" s="8"/>
       <c r="K51" s="8"/>
       <c r="L51" s="8"/>
       <c r="M51" s="8"/>
       <c r="N51" s="8"/>
       <c r="O51" s="8"/>
       <c r="P51" s="8"/>
       <c r="Q51" s="9"/>
       <c r="R51" s="8"/>
       <c r="S51" s="8"/>
       <c r="T51" s="8"/>
       <c r="U51" s="8"/>
       <c r="V51" s="9"/>
       <c r="W51" s="8"/>
       <c r="X51" s="8"/>
       <c r="Y51" s="8"/>
       <c r="Z51" s="8"/>
       <c r="AA51" s="9"/>
       <c r="AB51" s="8"/>
       <c r="AC51" s="8"/>
       <c r="AD51" s="8"/>
       <c r="AE51" s="8"/>
       <c r="AF51" s="9"/>
       <c r="AG51" s="9"/>
       <c r="AH51" s="9"/>
       <c r="AI51" s="9"/>
       <c r="AJ51" s="16"/>
       <c r="AK51" s="9"/>
-      <c r="AL51" s="36" t="s">
-[...8 lines deleted...]
-      <c r="AS51" s="27">
+      <c r="AL51" s="91" t="s">
+        <v>79</v>
+      </c>
+      <c r="AM51" s="91"/>
+      <c r="AN51" s="91"/>
+      <c r="AO51" s="91"/>
+      <c r="AP51" s="91"/>
+      <c r="AQ51" s="91"/>
+      <c r="AR51" s="91"/>
+      <c r="AS51" s="92">
         <f>+AT32</f>
         <v>10</v>
       </c>
-      <c r="AT51" s="27"/>
+      <c r="AT51" s="92"/>
       <c r="AU51" s="4"/>
       <c r="AV51" s="4"/>
       <c r="AW51" s="4"/>
     </row>
-    <row r="52" spans="1:50" ht="18.75" thickBot="1">
+    <row r="52" spans="1:50" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
       <c r="C52" s="8"/>
       <c r="D52" s="8"/>
       <c r="E52" s="8"/>
       <c r="F52" s="8"/>
       <c r="G52" s="9"/>
       <c r="H52" s="8"/>
       <c r="I52" s="8"/>
       <c r="J52" s="8"/>
       <c r="K52" s="8"/>
       <c r="L52" s="8"/>
       <c r="M52" s="8"/>
       <c r="N52" s="8"/>
       <c r="O52" s="8"/>
       <c r="P52" s="8"/>
       <c r="Q52" s="9"/>
       <c r="R52" s="8"/>
       <c r="S52" s="8"/>
       <c r="T52" s="8"/>
       <c r="U52" s="8"/>
       <c r="V52" s="9"/>
       <c r="W52" s="8"/>
       <c r="X52" s="8"/>
       <c r="Y52" s="8"/>
       <c r="Z52" s="8"/>
       <c r="AA52" s="9"/>
       <c r="AB52" s="8"/>
       <c r="AC52" s="8"/>
       <c r="AD52" s="8"/>
       <c r="AE52" s="8"/>
       <c r="AF52" s="9"/>
       <c r="AG52" s="9"/>
       <c r="AH52" s="9"/>
       <c r="AI52" s="9"/>
       <c r="AJ52" s="17"/>
       <c r="AK52" s="9"/>
-      <c r="AL52" s="36" t="s">
-[...8 lines deleted...]
-      <c r="AS52" s="27">
+      <c r="AL52" s="91" t="s">
+        <v>80</v>
+      </c>
+      <c r="AM52" s="91"/>
+      <c r="AN52" s="91"/>
+      <c r="AO52" s="91"/>
+      <c r="AP52" s="91"/>
+      <c r="AQ52" s="91"/>
+      <c r="AR52" s="91"/>
+      <c r="AS52" s="92">
         <f>+AO36</f>
         <v>10</v>
       </c>
-      <c r="AT52" s="27"/>
+      <c r="AT52" s="92"/>
       <c r="AU52" s="4"/>
       <c r="AV52" s="4"/>
       <c r="AW52" s="4"/>
     </row>
-    <row r="53" spans="1:50" ht="18.75" thickBot="1">
+    <row r="53" spans="1:50" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
       <c r="C53" s="8"/>
       <c r="D53" s="8"/>
       <c r="E53" s="8"/>
       <c r="F53" s="8"/>
       <c r="G53" s="9"/>
       <c r="H53" s="8"/>
       <c r="I53" s="8"/>
       <c r="J53" s="8"/>
       <c r="K53" s="8"/>
       <c r="L53" s="8"/>
       <c r="M53" s="8"/>
       <c r="N53" s="8"/>
       <c r="O53" s="8"/>
       <c r="P53" s="8"/>
       <c r="Q53" s="9"/>
       <c r="R53" s="8"/>
       <c r="S53" s="8"/>
       <c r="T53" s="8"/>
       <c r="U53" s="8"/>
       <c r="V53" s="9"/>
       <c r="W53" s="8"/>
       <c r="X53" s="8"/>
       <c r="Y53" s="8"/>
       <c r="Z53" s="8"/>
       <c r="AA53" s="9"/>
       <c r="AB53" s="8"/>
       <c r="AC53" s="8"/>
       <c r="AD53" s="8"/>
       <c r="AE53" s="8"/>
       <c r="AF53" s="9"/>
       <c r="AG53" s="18"/>
       <c r="AH53" s="19"/>
       <c r="AI53" s="20"/>
       <c r="AJ53" s="21"/>
       <c r="AK53" s="9"/>
-      <c r="AL53" s="36" t="s">
-[...8 lines deleted...]
-      <c r="AS53" s="27">
+      <c r="AL53" s="91" t="s">
+        <v>81</v>
+      </c>
+      <c r="AM53" s="91"/>
+      <c r="AN53" s="91"/>
+      <c r="AO53" s="91"/>
+      <c r="AP53" s="91"/>
+      <c r="AQ53" s="91"/>
+      <c r="AR53" s="91"/>
+      <c r="AS53" s="92">
         <f>+K40+P40+F36+K36+U40+Z40+AE40+AJ40+AO40+AJ44+F48+K48+P48+U48</f>
         <v>5</v>
       </c>
-      <c r="AT53" s="27"/>
+      <c r="AT53" s="92"/>
       <c r="AU53" s="4"/>
       <c r="AV53" s="4"/>
       <c r="AW53" s="4"/>
     </row>
-    <row r="54" spans="1:50" ht="18.75" thickBot="1">
+    <row r="54" spans="1:50" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
       <c r="C54" s="8"/>
       <c r="D54" s="8"/>
       <c r="E54" s="8"/>
       <c r="F54" s="8"/>
       <c r="G54" s="9"/>
       <c r="H54" s="8"/>
       <c r="I54" s="8"/>
       <c r="J54" s="8"/>
       <c r="K54" s="8"/>
       <c r="L54" s="8"/>
       <c r="M54" s="8"/>
       <c r="N54" s="8"/>
       <c r="O54" s="8"/>
       <c r="P54" s="8"/>
       <c r="Q54" s="9"/>
       <c r="R54" s="8"/>
       <c r="S54" s="8"/>
       <c r="T54" s="8"/>
       <c r="U54" s="8"/>
       <c r="V54" s="9"/>
       <c r="W54" s="8"/>
       <c r="X54" s="8"/>
       <c r="Y54" s="8"/>
       <c r="Z54" s="8"/>
       <c r="AA54" s="9"/>
       <c r="AB54" s="8"/>
       <c r="AC54" s="8"/>
       <c r="AD54" s="8"/>
       <c r="AE54" s="8"/>
       <c r="AF54" s="9"/>
       <c r="AG54" s="9"/>
       <c r="AH54" s="9"/>
       <c r="AI54" s="9"/>
       <c r="AJ54" s="22"/>
       <c r="AK54" s="9"/>
-      <c r="AL54" s="36" t="s">
-[...8 lines deleted...]
-      <c r="AS54" s="27">
+      <c r="AL54" s="91" t="s">
+        <v>82</v>
+      </c>
+      <c r="AM54" s="91"/>
+      <c r="AN54" s="91"/>
+      <c r="AO54" s="91"/>
+      <c r="AP54" s="91"/>
+      <c r="AQ54" s="91"/>
+      <c r="AR54" s="91"/>
+      <c r="AS54" s="92">
         <v>30</v>
       </c>
-      <c r="AT54" s="27"/>
+      <c r="AT54" s="92"/>
       <c r="AU54" s="4"/>
       <c r="AV54" s="4"/>
       <c r="AW54" s="4"/>
     </row>
-    <row r="55" spans="1:50" ht="18.75" thickBot="1">
+    <row r="55" spans="1:50" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
       <c r="C55" s="8"/>
       <c r="D55" s="8"/>
       <c r="E55" s="8"/>
       <c r="F55" s="8"/>
       <c r="G55" s="9"/>
       <c r="H55" s="8"/>
       <c r="I55" s="8"/>
       <c r="J55" s="8"/>
       <c r="K55" s="8"/>
       <c r="L55" s="8"/>
       <c r="M55" s="8"/>
       <c r="N55" s="8"/>
       <c r="O55" s="8"/>
       <c r="P55" s="8"/>
       <c r="Q55" s="9"/>
       <c r="R55" s="8"/>
       <c r="S55" s="8"/>
       <c r="T55" s="8"/>
       <c r="U55" s="8"/>
       <c r="V55" s="9"/>
       <c r="W55" s="8"/>
       <c r="X55" s="8"/>
       <c r="Y55" s="8"/>
       <c r="Z55" s="8"/>
       <c r="AA55" s="9"/>
       <c r="AB55" s="8"/>
       <c r="AC55" s="8"/>
       <c r="AD55" s="8"/>
       <c r="AE55" s="8"/>
       <c r="AF55" s="9"/>
       <c r="AG55" s="9"/>
       <c r="AH55" s="9"/>
       <c r="AI55" s="9"/>
       <c r="AJ55" s="9"/>
       <c r="AK55" s="9"/>
       <c r="AL55" s="9"/>
       <c r="AM55" s="9"/>
-      <c r="AN55" s="34" t="s">
-[...6 lines deleted...]
-      <c r="AS55" s="27">
+      <c r="AN55" s="94" t="s">
+        <v>83</v>
+      </c>
+      <c r="AO55" s="94"/>
+      <c r="AP55" s="94"/>
+      <c r="AQ55" s="94"/>
+      <c r="AR55" s="94"/>
+      <c r="AS55" s="92">
         <f>SUM(D58,I58,N58,S58,X58,AC58,AH58,AM58,AR58,AS51,AS52,AS53,AS54)</f>
         <v>260</v>
       </c>
-      <c r="AT55" s="27"/>
+      <c r="AT55" s="92"/>
       <c r="AU55" s="4"/>
       <c r="AV55" s="4"/>
       <c r="AW55" s="4"/>
     </row>
-    <row r="56" spans="1:50" ht="18.75" thickBot="1">
+    <row r="56" spans="1:50" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
       <c r="C56" s="8"/>
       <c r="D56" s="8"/>
       <c r="E56" s="8"/>
       <c r="F56" s="8"/>
       <c r="G56" s="9"/>
       <c r="H56" s="8"/>
       <c r="I56" s="8"/>
       <c r="J56" s="8"/>
       <c r="K56" s="8"/>
       <c r="L56" s="8"/>
       <c r="M56" s="8"/>
       <c r="N56" s="8"/>
       <c r="O56" s="8"/>
       <c r="P56" s="8"/>
       <c r="Q56" s="9"/>
       <c r="R56" s="8"/>
       <c r="S56" s="8"/>
       <c r="T56" s="8"/>
       <c r="U56" s="8"/>
       <c r="V56" s="9"/>
       <c r="W56" s="8"/>
       <c r="X56" s="8"/>
       <c r="Y56" s="8"/>
       <c r="Z56" s="8"/>
       <c r="AA56" s="9"/>
       <c r="AB56" s="8"/>
       <c r="AC56" s="8"/>
       <c r="AD56" s="8"/>
       <c r="AE56" s="8"/>
       <c r="AF56" s="9"/>
       <c r="AG56" s="9"/>
       <c r="AH56" s="9"/>
       <c r="AI56" s="9"/>
       <c r="AJ56" s="23"/>
       <c r="AK56" s="9"/>
       <c r="AL56" s="9"/>
       <c r="AM56" s="9"/>
       <c r="AN56" s="9"/>
-      <c r="AO56" s="35" t="s">
-[...5 lines deleted...]
-      <c r="AS56" s="35">
+      <c r="AO56" s="95" t="s">
+        <v>84</v>
+      </c>
+      <c r="AP56" s="95"/>
+      <c r="AQ56" s="95"/>
+      <c r="AR56" s="95"/>
+      <c r="AS56" s="95">
         <f>+F44+K44+P44+U44+Z44+AE44</f>
         <v>6</v>
       </c>
-      <c r="AT56" s="35"/>
+      <c r="AT56" s="95"/>
       <c r="AU56" s="4"/>
       <c r="AV56" s="4"/>
       <c r="AW56" s="4"/>
     </row>
-    <row r="57" spans="1:50" s="26" customFormat="1" ht="15.75" thickBot="1">
-[...3 lines deleted...]
-      <c r="B57" s="33"/>
+    <row r="57" spans="1:50" s="26" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="96" t="s">
+        <v>85</v>
+      </c>
+      <c r="B57" s="96"/>
       <c r="C57" s="8"/>
-      <c r="D57" s="31" t="s">
-[...2 lines deleted...]
-      <c r="E57" s="32"/>
+      <c r="D57" s="97" t="s">
+        <v>86</v>
+      </c>
+      <c r="E57" s="98"/>
       <c r="F57" s="15"/>
       <c r="G57" s="15"/>
       <c r="H57" s="15"/>
-      <c r="I57" s="31" t="s">
-[...2 lines deleted...]
-      <c r="J57" s="32"/>
+      <c r="I57" s="97" t="s">
+        <v>87</v>
+      </c>
+      <c r="J57" s="98"/>
       <c r="K57" s="15"/>
       <c r="L57" s="15"/>
       <c r="M57" s="15"/>
-      <c r="N57" s="31" t="s">
-[...2 lines deleted...]
-      <c r="O57" s="32"/>
+      <c r="N57" s="97" t="s">
+        <v>88</v>
+      </c>
+      <c r="O57" s="98"/>
       <c r="P57" s="15"/>
       <c r="Q57" s="15"/>
       <c r="R57" s="15"/>
-      <c r="S57" s="31" t="s">
-[...2 lines deleted...]
-      <c r="T57" s="32"/>
+      <c r="S57" s="97" t="s">
+        <v>89</v>
+      </c>
+      <c r="T57" s="98"/>
       <c r="U57" s="15"/>
       <c r="V57" s="15"/>
       <c r="W57" s="15"/>
-      <c r="X57" s="31" t="s">
-[...2 lines deleted...]
-      <c r="Y57" s="32"/>
+      <c r="X57" s="97" t="s">
+        <v>90</v>
+      </c>
+      <c r="Y57" s="98"/>
       <c r="Z57" s="15"/>
       <c r="AA57" s="15"/>
       <c r="AB57" s="15"/>
-      <c r="AC57" s="31" t="s">
-[...2 lines deleted...]
-      <c r="AD57" s="32"/>
+      <c r="AC57" s="97" t="s">
+        <v>91</v>
+      </c>
+      <c r="AD57" s="98"/>
       <c r="AE57" s="15"/>
       <c r="AF57" s="15"/>
       <c r="AG57" s="15"/>
-      <c r="AH57" s="31" t="s">
-[...2 lines deleted...]
-      <c r="AI57" s="32"/>
+      <c r="AH57" s="97" t="s">
+        <v>92</v>
+      </c>
+      <c r="AI57" s="98"/>
       <c r="AJ57" s="15"/>
       <c r="AK57" s="15"/>
       <c r="AL57" s="15"/>
-      <c r="AM57" s="31" t="s">
-[...2 lines deleted...]
-      <c r="AN57" s="32"/>
+      <c r="AM57" s="97" t="s">
+        <v>93</v>
+      </c>
+      <c r="AN57" s="98"/>
       <c r="AO57" s="15"/>
       <c r="AP57" s="15"/>
       <c r="AQ57" s="15"/>
-      <c r="AR57" s="31" t="s">
-[...2 lines deleted...]
-      <c r="AS57" s="32"/>
+      <c r="AR57" s="97" t="s">
+        <v>94</v>
+      </c>
+      <c r="AS57" s="98"/>
       <c r="AT57" s="8"/>
       <c r="AU57" s="6"/>
       <c r="AV57" s="6"/>
       <c r="AW57" s="6"/>
       <c r="AX57" s="25"/>
     </row>
-    <row r="58" spans="1:50" s="26" customFormat="1" ht="15">
-[...3 lines deleted...]
-      <c r="B58" s="33"/>
+    <row r="58" spans="1:50" s="26" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A58" s="96" t="s">
+        <v>95</v>
+      </c>
+      <c r="B58" s="96"/>
       <c r="C58" s="8"/>
-      <c r="D58" s="27">
+      <c r="D58" s="92">
         <f>F12+F16+F20+F24+F28+F32</f>
         <v>27</v>
       </c>
-      <c r="E58" s="27"/>
+      <c r="E58" s="92"/>
       <c r="F58" s="15"/>
       <c r="G58" s="15"/>
       <c r="H58" s="15"/>
-      <c r="I58" s="27">
+      <c r="I58" s="92">
         <f>K12+K16+K20+K24+K28+K32</f>
         <v>27</v>
       </c>
-      <c r="J58" s="27"/>
+      <c r="J58" s="92"/>
       <c r="K58" s="15"/>
       <c r="L58" s="15"/>
       <c r="M58" s="15"/>
-      <c r="N58" s="27">
+      <c r="N58" s="92">
         <f>P12+P16+P20+P24+P28+P32</f>
         <v>28</v>
       </c>
-      <c r="O58" s="27"/>
+      <c r="O58" s="92"/>
       <c r="P58" s="15"/>
       <c r="Q58" s="15"/>
       <c r="R58" s="15"/>
-      <c r="S58" s="27">
+      <c r="S58" s="92">
         <f>U12+U16+U20+U24+U28+U32+U36</f>
         <v>34</v>
       </c>
-      <c r="T58" s="27"/>
+      <c r="T58" s="92"/>
       <c r="U58" s="15"/>
       <c r="V58" s="15"/>
       <c r="W58" s="15"/>
-      <c r="X58" s="27">
+      <c r="X58" s="92">
         <f>Z12+Z16+Z20+Z24+Z28+Z32+Z36</f>
         <v>35</v>
       </c>
-      <c r="Y58" s="27"/>
+      <c r="Y58" s="92"/>
       <c r="Z58" s="15"/>
       <c r="AA58" s="15"/>
       <c r="AB58" s="15"/>
-      <c r="AC58" s="27">
+      <c r="AC58" s="92">
         <f>AE12+AE16+AE20+AE24+AE28+AE32+AE36</f>
         <v>34</v>
       </c>
-      <c r="AD58" s="27"/>
+      <c r="AD58" s="92"/>
       <c r="AE58" s="15"/>
       <c r="AF58" s="15"/>
       <c r="AG58" s="15"/>
-      <c r="AH58" s="27">
+      <c r="AH58" s="92">
         <f>AJ16+AJ20+AJ24+AJ28</f>
         <v>20</v>
       </c>
-      <c r="AI58" s="27"/>
+      <c r="AI58" s="92"/>
       <c r="AJ58" s="15"/>
       <c r="AK58" s="15"/>
       <c r="AL58" s="15"/>
-      <c r="AM58" s="27">
+      <c r="AM58" s="92">
         <v>0</v>
       </c>
-      <c r="AN58" s="27"/>
+      <c r="AN58" s="92"/>
       <c r="AO58" s="8"/>
       <c r="AP58" s="8"/>
       <c r="AQ58" s="8"/>
-      <c r="AR58" s="27">
+      <c r="AR58" s="92">
         <v>0</v>
       </c>
-      <c r="AS58" s="27"/>
+      <c r="AS58" s="92"/>
       <c r="AT58" s="8"/>
       <c r="AU58" s="6"/>
       <c r="AV58" s="6"/>
       <c r="AW58" s="6"/>
       <c r="AX58" s="25"/>
     </row>
-    <row r="59" spans="1:50" s="26" customFormat="1" ht="15">
+    <row r="59" spans="1:50" s="26" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A59" s="24"/>
       <c r="B59" s="24"/>
       <c r="C59" s="8"/>
-      <c r="D59" s="27"/>
-      <c r="E59" s="27"/>
+      <c r="D59" s="92"/>
+      <c r="E59" s="92"/>
       <c r="F59" s="15"/>
       <c r="G59" s="15"/>
       <c r="H59" s="15"/>
-      <c r="I59" s="27"/>
-      <c r="J59" s="27"/>
+      <c r="I59" s="92"/>
+      <c r="J59" s="92"/>
       <c r="K59" s="15"/>
       <c r="L59" s="15"/>
       <c r="M59" s="15"/>
-      <c r="N59" s="27"/>
-      <c r="O59" s="27"/>
+      <c r="N59" s="92"/>
+      <c r="O59" s="92"/>
       <c r="P59" s="15"/>
       <c r="Q59" s="15"/>
       <c r="R59" s="15"/>
-      <c r="S59" s="27"/>
-      <c r="T59" s="27"/>
+      <c r="S59" s="92"/>
+      <c r="T59" s="92"/>
       <c r="U59" s="15"/>
       <c r="V59" s="15"/>
       <c r="W59" s="15"/>
-      <c r="X59" s="27"/>
-      <c r="Y59" s="27"/>
+      <c r="X59" s="92"/>
+      <c r="Y59" s="92"/>
       <c r="Z59" s="15"/>
       <c r="AA59" s="15"/>
       <c r="AB59" s="15"/>
-      <c r="AC59" s="27"/>
-      <c r="AD59" s="27"/>
+      <c r="AC59" s="92"/>
+      <c r="AD59" s="92"/>
       <c r="AE59" s="15"/>
       <c r="AF59" s="15"/>
       <c r="AG59" s="15"/>
-      <c r="AH59" s="27">
+      <c r="AH59" s="92">
         <f>+AJ12</f>
         <v>5</v>
       </c>
-      <c r="AI59" s="27"/>
+      <c r="AI59" s="92"/>
       <c r="AJ59" s="15"/>
       <c r="AK59" s="15"/>
       <c r="AL59" s="15"/>
-      <c r="AM59" s="27">
+      <c r="AM59" s="92">
         <f>+AO12+AO16+AO20+AO24+AO28+AO36</f>
         <v>35</v>
       </c>
-      <c r="AN59" s="27"/>
+      <c r="AN59" s="92"/>
       <c r="AO59" s="8"/>
       <c r="AP59" s="8"/>
       <c r="AQ59" s="8"/>
-      <c r="AR59" s="27">
+      <c r="AR59" s="92">
         <f>+AT32</f>
         <v>10</v>
       </c>
-      <c r="AS59" s="27"/>
+      <c r="AS59" s="92"/>
       <c r="AT59" s="8">
         <f>+D58+I58+N58+S58+X58+AC58+AH58+AR59+AM59+AH59</f>
         <v>255</v>
       </c>
       <c r="AU59" s="6"/>
       <c r="AV59" s="6"/>
       <c r="AW59" s="6"/>
       <c r="AX59" s="25"/>
     </row>
-    <row r="60" spans="1:50" s="26" customFormat="1" ht="15">
+    <row r="60" spans="1:50" s="26" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A60" s="24"/>
       <c r="B60" s="24"/>
       <c r="C60" s="8"/>
       <c r="D60" s="15"/>
       <c r="E60" s="15"/>
       <c r="F60" s="15"/>
       <c r="G60" s="15"/>
       <c r="H60" s="15"/>
       <c r="I60" s="15"/>
       <c r="J60" s="15"/>
       <c r="K60" s="15"/>
       <c r="L60" s="15"/>
       <c r="M60" s="15"/>
       <c r="N60" s="15"/>
       <c r="O60" s="15"/>
       <c r="P60" s="15"/>
       <c r="Q60" s="15"/>
       <c r="R60" s="15"/>
       <c r="S60" s="15"/>
       <c r="T60" s="15"/>
       <c r="U60" s="15"/>
       <c r="V60" s="15"/>
       <c r="W60" s="15"/>
       <c r="X60" s="15"/>
       <c r="Y60" s="15"/>
       <c r="Z60" s="15"/>
       <c r="AA60" s="15"/>
       <c r="AB60" s="15"/>
       <c r="AC60" s="15"/>
       <c r="AD60" s="15"/>
       <c r="AE60" s="15"/>
       <c r="AF60" s="15"/>
       <c r="AG60" s="15"/>
-      <c r="AH60" s="27">
+      <c r="AH60" s="92">
         <f>+AH58+AH59</f>
         <v>25</v>
       </c>
-      <c r="AI60" s="27"/>
+      <c r="AI60" s="92"/>
       <c r="AJ60" s="15"/>
       <c r="AK60" s="15"/>
       <c r="AL60" s="15"/>
       <c r="AM60" s="15"/>
       <c r="AN60" s="15"/>
       <c r="AO60" s="8"/>
       <c r="AP60" s="8"/>
       <c r="AQ60" s="8"/>
       <c r="AR60" s="15"/>
       <c r="AS60" s="15"/>
       <c r="AT60" s="8">
         <f>+AS53</f>
         <v>5</v>
       </c>
       <c r="AU60" s="6"/>
       <c r="AV60" s="6"/>
       <c r="AW60" s="6"/>
       <c r="AX60" s="25"/>
     </row>
-    <row r="61" spans="1:50" s="26" customFormat="1" ht="15">
+    <row r="61" spans="1:50" s="26" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A61" s="24"/>
       <c r="B61" s="24"/>
       <c r="C61" s="8"/>
       <c r="D61" s="15"/>
       <c r="E61" s="15"/>
       <c r="F61" s="15"/>
       <c r="G61" s="15"/>
       <c r="H61" s="15"/>
       <c r="I61" s="15"/>
       <c r="J61" s="15"/>
       <c r="K61" s="15"/>
       <c r="L61" s="15"/>
       <c r="M61" s="15"/>
       <c r="N61" s="15"/>
       <c r="O61" s="15"/>
       <c r="P61" s="15"/>
       <c r="Q61" s="15"/>
       <c r="R61" s="15"/>
       <c r="S61" s="15"/>
       <c r="T61" s="15"/>
       <c r="U61" s="15"/>
       <c r="V61" s="15"/>
       <c r="W61" s="15"/>
       <c r="X61" s="15"/>
       <c r="Y61" s="15"/>
       <c r="Z61" s="15"/>
       <c r="AA61" s="15"/>
       <c r="AB61" s="15"/>
       <c r="AC61" s="15"/>
       <c r="AD61" s="15"/>
       <c r="AE61" s="15"/>
       <c r="AF61" s="15"/>
       <c r="AG61" s="15"/>
       <c r="AH61" s="15"/>
       <c r="AI61" s="15"/>
       <c r="AJ61" s="15"/>
       <c r="AK61" s="15"/>
       <c r="AL61" s="15"/>
       <c r="AM61" s="15"/>
-      <c r="AN61" s="27" t="s">
-[...5 lines deleted...]
-      <c r="AR61" s="27"/>
+      <c r="AN61" s="92" t="s">
+        <v>96</v>
+      </c>
+      <c r="AO61" s="92"/>
+      <c r="AP61" s="92"/>
+      <c r="AQ61" s="92"/>
+      <c r="AR61" s="92"/>
       <c r="AS61" s="15"/>
       <c r="AT61" s="8">
         <f>+AT59+AT60</f>
         <v>260</v>
       </c>
       <c r="AU61" s="6"/>
       <c r="AV61" s="6"/>
       <c r="AW61" s="6"/>
       <c r="AX61" s="25"/>
     </row>
-    <row r="62" spans="1:50" ht="37.5" customHeight="1">
-[...47 lines deleted...]
-      <c r="AT62" s="30"/>
+    <row r="62" spans="1:50" ht="37.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A62" s="99" t="s">
+        <v>97</v>
+      </c>
+      <c r="B62" s="99"/>
+      <c r="C62" s="99"/>
+      <c r="D62" s="99"/>
+      <c r="E62" s="99"/>
+      <c r="F62" s="100"/>
+      <c r="G62" s="101"/>
+      <c r="H62" s="101"/>
+      <c r="I62" s="101"/>
+      <c r="J62" s="101"/>
+      <c r="K62" s="101"/>
+      <c r="L62" s="101"/>
+      <c r="M62" s="101"/>
+      <c r="N62" s="101"/>
+      <c r="O62" s="101"/>
+      <c r="P62" s="101"/>
+      <c r="Q62" s="101"/>
+      <c r="R62" s="101"/>
+      <c r="S62" s="101"/>
+      <c r="T62" s="101"/>
+      <c r="U62" s="101"/>
+      <c r="V62" s="101"/>
+      <c r="W62" s="101"/>
+      <c r="X62" s="101"/>
+      <c r="Y62" s="101"/>
+      <c r="Z62" s="101"/>
+      <c r="AA62" s="101"/>
+      <c r="AB62" s="101"/>
+      <c r="AC62" s="101"/>
+      <c r="AD62" s="101"/>
+      <c r="AE62" s="101"/>
+      <c r="AF62" s="101"/>
+      <c r="AG62" s="101"/>
+      <c r="AH62" s="101"/>
+      <c r="AI62" s="101"/>
+      <c r="AJ62" s="101"/>
+      <c r="AK62" s="101"/>
+      <c r="AL62" s="101"/>
+      <c r="AM62" s="101"/>
+      <c r="AN62" s="101"/>
+      <c r="AO62" s="101"/>
+      <c r="AP62" s="101"/>
+      <c r="AQ62" s="101"/>
+      <c r="AR62" s="101"/>
+      <c r="AS62" s="101"/>
+      <c r="AT62" s="101"/>
     </row>
   </sheetData>
   <mergeCells count="138">
-    <mergeCell ref="H8:N8"/>
-[...65 lines deleted...]
-    <mergeCell ref="AL34:AO35"/>
+    <mergeCell ref="AH60:AI60"/>
+    <mergeCell ref="AN61:AR61"/>
+    <mergeCell ref="A62:E62"/>
+    <mergeCell ref="F62:AT62"/>
+    <mergeCell ref="AC58:AD58"/>
+    <mergeCell ref="AH58:AI58"/>
+    <mergeCell ref="AM58:AN58"/>
+    <mergeCell ref="AR58:AS58"/>
+    <mergeCell ref="D59:E59"/>
+    <mergeCell ref="I59:J59"/>
+    <mergeCell ref="N59:O59"/>
+    <mergeCell ref="S59:T59"/>
+    <mergeCell ref="X59:Y59"/>
+    <mergeCell ref="AC59:AD59"/>
+    <mergeCell ref="A58:B58"/>
+    <mergeCell ref="D58:E58"/>
+    <mergeCell ref="I58:J58"/>
+    <mergeCell ref="N58:O58"/>
+    <mergeCell ref="S58:T58"/>
+    <mergeCell ref="X58:Y58"/>
+    <mergeCell ref="AH59:AI59"/>
+    <mergeCell ref="AM59:AN59"/>
+    <mergeCell ref="AR59:AS59"/>
+    <mergeCell ref="AN55:AR55"/>
+    <mergeCell ref="AS55:AT55"/>
+    <mergeCell ref="AO56:AR56"/>
+    <mergeCell ref="AS56:AT56"/>
+    <mergeCell ref="A57:B57"/>
+    <mergeCell ref="D57:E57"/>
+    <mergeCell ref="I57:J57"/>
+    <mergeCell ref="N57:O57"/>
+    <mergeCell ref="S57:T57"/>
+    <mergeCell ref="X57:Y57"/>
+    <mergeCell ref="AC57:AD57"/>
+    <mergeCell ref="AH57:AI57"/>
+    <mergeCell ref="AM57:AN57"/>
+    <mergeCell ref="AR57:AS57"/>
+    <mergeCell ref="AL52:AR52"/>
+    <mergeCell ref="AS52:AT52"/>
+    <mergeCell ref="AL53:AR53"/>
+    <mergeCell ref="AS53:AT53"/>
+    <mergeCell ref="AL54:AR54"/>
+    <mergeCell ref="AS54:AT54"/>
+    <mergeCell ref="AG46:AJ47"/>
+    <mergeCell ref="AL46:AO47"/>
+    <mergeCell ref="AL50:AR50"/>
+    <mergeCell ref="AS50:AT50"/>
+    <mergeCell ref="AL51:AR51"/>
+    <mergeCell ref="AS51:AT51"/>
     <mergeCell ref="C46:F47"/>
     <mergeCell ref="H46:K47"/>
     <mergeCell ref="M46:P47"/>
     <mergeCell ref="R46:U47"/>
     <mergeCell ref="W46:Z47"/>
     <mergeCell ref="AB46:AE47"/>
     <mergeCell ref="AG38:AJ39"/>
     <mergeCell ref="AL38:AO39"/>
     <mergeCell ref="C42:F43"/>
     <mergeCell ref="H42:K43"/>
     <mergeCell ref="M42:P43"/>
     <mergeCell ref="R42:U43"/>
     <mergeCell ref="W42:Z43"/>
     <mergeCell ref="AB42:AE43"/>
     <mergeCell ref="AG42:AJ43"/>
     <mergeCell ref="AL42:AO43"/>
     <mergeCell ref="C38:F39"/>
     <mergeCell ref="H38:K39"/>
     <mergeCell ref="M38:P39"/>
     <mergeCell ref="R38:U39"/>
     <mergeCell ref="W38:Z39"/>
     <mergeCell ref="AB38:AE39"/>
-    <mergeCell ref="AL52:AR52"/>
-[...47 lines deleted...]
-    <mergeCell ref="AC59:AD59"/>
+    <mergeCell ref="AW32:AZ33"/>
+    <mergeCell ref="C34:F35"/>
+    <mergeCell ref="H34:K35"/>
+    <mergeCell ref="M34:P35"/>
+    <mergeCell ref="R34:U35"/>
+    <mergeCell ref="W34:Z35"/>
+    <mergeCell ref="AB34:AE35"/>
+    <mergeCell ref="AG34:AJ35"/>
+    <mergeCell ref="AL34:AO35"/>
+    <mergeCell ref="AG26:AJ27"/>
+    <mergeCell ref="AL26:AO27"/>
+    <mergeCell ref="C30:F31"/>
+    <mergeCell ref="H30:K31"/>
+    <mergeCell ref="M30:P31"/>
+    <mergeCell ref="R30:U31"/>
+    <mergeCell ref="W30:Z31"/>
+    <mergeCell ref="AB30:AE31"/>
+    <mergeCell ref="AG30:AJ31"/>
+    <mergeCell ref="AL30:AO31"/>
+    <mergeCell ref="C26:F27"/>
+    <mergeCell ref="H26:K27"/>
+    <mergeCell ref="M26:P27"/>
+    <mergeCell ref="R26:U27"/>
+    <mergeCell ref="W26:Z27"/>
+    <mergeCell ref="AB26:AE27"/>
+    <mergeCell ref="AL18:AO19"/>
+    <mergeCell ref="C22:F23"/>
+    <mergeCell ref="H22:K23"/>
+    <mergeCell ref="M22:P23"/>
+    <mergeCell ref="R22:U23"/>
+    <mergeCell ref="W22:Z23"/>
+    <mergeCell ref="AB22:AE23"/>
+    <mergeCell ref="AG22:AJ23"/>
+    <mergeCell ref="AL22:AO23"/>
+    <mergeCell ref="AY12:BB13"/>
+    <mergeCell ref="C14:F15"/>
+    <mergeCell ref="H14:K15"/>
+    <mergeCell ref="M14:P15"/>
+    <mergeCell ref="R14:U15"/>
+    <mergeCell ref="W14:Z15"/>
+    <mergeCell ref="AB14:AE15"/>
+    <mergeCell ref="AG14:AJ15"/>
+    <mergeCell ref="AL14:AO15"/>
+    <mergeCell ref="H8:N8"/>
+    <mergeCell ref="C10:F11"/>
+    <mergeCell ref="H10:K11"/>
+    <mergeCell ref="M10:P11"/>
+    <mergeCell ref="R10:U11"/>
+    <mergeCell ref="W10:Z11"/>
+    <mergeCell ref="J1:AM1"/>
+    <mergeCell ref="C2:AT3"/>
+    <mergeCell ref="C4:AT5"/>
+    <mergeCell ref="F6:N6"/>
+    <mergeCell ref="O6:Z6"/>
+    <mergeCell ref="H7:N7"/>
+    <mergeCell ref="O7:Z7"/>
+    <mergeCell ref="AB10:AE11"/>
+    <mergeCell ref="AG10:AJ11"/>
+    <mergeCell ref="AL10:AO11"/>
+    <mergeCell ref="AQ10:AT31"/>
+    <mergeCell ref="C18:F19"/>
+    <mergeCell ref="H18:K19"/>
+    <mergeCell ref="M18:P19"/>
+    <mergeCell ref="R18:U19"/>
+    <mergeCell ref="W18:Z19"/>
+    <mergeCell ref="AB18:AE19"/>
+    <mergeCell ref="AG18:AJ19"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
-  <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup scale="60" orientation="landscape" horizontalDpi="4294967295" verticalDpi="4294967295" r:id="rId1"/>
+  <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" scale="77" fitToHeight="0" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="37" max="45" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel Online</Application>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Hojas de cálculo</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Rangos con nombre</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>IGEM (4)</vt:lpstr>
+      <vt:lpstr>'IGEM (4)'!Área_de_impresión</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
   <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>División de Ingeniería en Gestión Empresarial</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>